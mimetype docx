--- v0 (2026-09-25)
+++ v1 (2026-10-15)
@@ -1,1460 +1,1474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for Java 25.3.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008A31EF" w:rsidP="00AC4126" w14:paraId="6DB292B3" w14:textId="6700DEAE">
+    <w:p w14:paraId="72EEB62F" w14:textId="77777777" w:rsidR="008A31EF" w:rsidRDefault="00733641" w:rsidP="00AC4126">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B33AD1F" wp14:editId="58852898">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3199130</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>853440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3078228" cy="2034540"/>
             <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3078228" cy="2034540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0773411D" wp14:editId="6B95AC9B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>853440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3101975" cy="2068195"/>
             <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3101975" cy="2068195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AC4126">
         <w:t>Guide for employers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00205C02" w:rsidP="00205C02" w14:paraId="7CE059E7" w14:textId="5329D527"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="009B58DB" w:rsidP="00205C02" w14:paraId="12B0A75A" w14:textId="5534D439">
+    <w:p w14:paraId="4AD0212F" w14:textId="77777777" w:rsidR="00205C02" w:rsidRDefault="00205C02" w:rsidP="00205C02"/>
+    <w:p w14:paraId="2D95E882" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="6B05944C" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="501715FA" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="20B30717" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="0F23CD15" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="6B7F5C4B" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="100495E5" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="00733641" w:rsidP="00205C02">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="680BA38D" wp14:editId="218E5222">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3102610</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>130175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3296196" cy="1714500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3296196" cy="1714500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0019736E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF1AA21" wp14:editId="3118B4A4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2988614" cy="1992630"/>
             <wp:effectExtent l="0" t="0" r="2540" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId14"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2988614" cy="1992630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B58DB" w:rsidP="00205C02" w14:paraId="0AF3B349" w14:textId="575DF0FD"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0094691F" w:rsidP="00205C02" w14:paraId="0D013ACF" w14:textId="2C3A1945">
+    <w:p w14:paraId="1AF7345B" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="18A04973" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="582E71B4" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="08CCF7B0" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="3A46C0A1" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="4758A1FA" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="009B58DB" w:rsidP="00205C02"/>
+    <w:p w14:paraId="2E4AC438" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="00733641" w:rsidP="00205C02">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD6CCC6" wp14:editId="58FA4E43">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3204210</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>117475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3192780" cy="1303655"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3192780" cy="1303655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE253AA" wp14:editId="07B07E1F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>106045</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3049905" cy="1291590"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId21"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3049905" cy="1291590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094691F" w:rsidP="00205C02" w14:paraId="34B8877B" w14:textId="75B0F844"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="009B58DB" w:rsidP="009B58DB" w14:paraId="16079151" w14:textId="392FBD26">
+    <w:p w14:paraId="05566E5E" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="0094691F" w:rsidP="00205C02"/>
+    <w:p w14:paraId="5FD4AD57" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="0094691F" w:rsidP="00205C02"/>
+    <w:p w14:paraId="7D0ACE59" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="0094691F" w:rsidP="00205C02"/>
+    <w:p w14:paraId="229B342E" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="0094691F" w:rsidP="00205C02"/>
+    <w:p w14:paraId="372D8853" w14:textId="77777777" w:rsidR="0094691F" w:rsidRDefault="0094691F" w:rsidP="00205C02"/>
+    <w:p w14:paraId="68D3BA28" w14:textId="77777777" w:rsidR="009B58DB" w:rsidRDefault="00733641" w:rsidP="009B58DB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="009B58DB">
         <w:t>WHAT YOU NEED TO KNOW ABOUT TAKING ON AN APPRENTICE OR WORK EXPERIENCE LEARNER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775ECE" w:rsidP="00775ECE" w14:paraId="53AA6751" w14:textId="7974BDD5">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1D9980DA" w14:textId="589E5502" w:rsidR="00775ECE" w:rsidRDefault="00733641" w:rsidP="00775ECE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Taking on a work experience learner or </w:t>
       </w:r>
       <w:r w:rsidR="00CF01A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an a</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">pprentice are an exciting option for both </w:t>
+        <w:t xml:space="preserve">pprentice </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an exciting option for both </w:t>
       </w:r>
       <w:r w:rsidR="00CF01A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>learner</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and employer.</w:t>
       </w:r>
       <w:r w:rsidR="00B72E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2C27" w:rsidRPr="003E3A21" w:rsidP="00775ECE" w14:paraId="3981CB59" w14:textId="1CE3ADE3">
+    <w:p w14:paraId="24F0E963" w14:textId="77777777" w:rsidR="004A2C27" w:rsidRPr="003E3A21" w:rsidRDefault="00733641" w:rsidP="00775ECE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Work experience learners </w:t>
       </w:r>
       <w:r w:rsidR="00A826E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will work with an employer </w:t>
       </w:r>
       <w:r w:rsidR="00746D9E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">for specific days each week and for a number of weeks, as agreed between the employer and </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00775ECE" w:rsidRPr="003E3A21" w:rsidP="00775ECE" w14:paraId="028E735C" w14:textId="474EEADB">
+        <w:t>for specific days each week and for a number of weeks, as agreed between the employer and MITSkills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49364BAA" w14:textId="77777777" w:rsidR="00775ECE" w:rsidRPr="003E3A21" w:rsidRDefault="00733641" w:rsidP="00775ECE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You can employ apprentices at different levels, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E3A21" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>from school leavers and university graduates</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to people who want to further their careers or change career direction completely.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775ECE" w:rsidRPr="003E3A21" w:rsidP="00775ECE" w14:paraId="5B322906" w14:textId="209CF717">
+    <w:p w14:paraId="43018449" w14:textId="77777777" w:rsidR="00775ECE" w:rsidRPr="003E3A21" w:rsidRDefault="00733641" w:rsidP="00775ECE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You can hire someone new or upskill an existing employee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1646F" w:rsidP="00775ECE" w14:paraId="65037A34" w14:textId="2E5CA0E6">
+    <w:p w14:paraId="2C3CC1F5" w14:textId="77777777" w:rsidR="00B1646F" w:rsidRDefault="00733641" w:rsidP="00775ECE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As an employer, you can get funding from the government to help pay for apprenticeship training.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1483E" w:rsidP="00775ECE" w14:paraId="1DBF0A6E" w14:textId="280F24F6">
+    <w:p w14:paraId="31E99AE3" w14:textId="77777777" w:rsidR="00B1483E" w:rsidRDefault="00733641" w:rsidP="00775ECE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18E32B54" wp14:editId="5E01F49B">
             <wp:extent cx="5731510" cy="3009265"/>
             <wp:effectExtent l="0" t="0" r="2540" b="635"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId18"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3009265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidP="00B76BDF" w14:paraId="1EE6978A" w14:textId="77777777">
+    <w:p w14:paraId="69E7C9DC" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRDefault="00B76BDF" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidP="00B76BDF" w14:paraId="70E95058" w14:textId="04F750E2">
+    <w:p w14:paraId="7C37DD20" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:t>The benefits for your business</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="16C440BB" w14:textId="77777777"/>
-    <w:p w:rsidR="004002FF" w:rsidP="00B76BDF" w14:paraId="4B8CD3E3" w14:textId="30FB314C">
+    <w:p w14:paraId="062B1D86" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00B76BDF" w:rsidP="00B76BDF"/>
+    <w:p w14:paraId="3F184BC3" w14:textId="39576C7E" w:rsidR="004002FF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Agreeing </w:t>
       </w:r>
       <w:r w:rsidR="0065482D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>to taking on a work experience learner</w:t>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidR="0065482D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a work experience learner</w:t>
       </w:r>
       <w:r w:rsidR="0040681E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an effective way to identify talent</w:t>
       </w:r>
       <w:r w:rsidR="00121323">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E86E92">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">support your workforce especially if </w:t>
+        <w:t>support your workforce</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especially if </w:t>
       </w:r>
       <w:r w:rsidR="00016496">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>you already employ an apprentice who spends one day a week at college.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA5923" w:rsidP="00EA5923" w14:paraId="7D424FB1" w14:textId="40547A24">
+    <w:p w14:paraId="221F4684" w14:textId="77777777" w:rsidR="00EA5923" w:rsidRDefault="00733641" w:rsidP="00EA5923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Confirm the aptitude and skills of a potential apprentice</w:t>
       </w:r>
       <w:r w:rsidR="00792965">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or new employee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00984E93" w:rsidP="00EA5923" w14:paraId="56D779CE" w14:textId="063A7A84">
+    <w:p w14:paraId="24E10528" w14:textId="77777777" w:rsidR="00984E93" w:rsidRDefault="00733641" w:rsidP="00EA5923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Confirm that a potential apprentice is a good fit for your company</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F5623" w:rsidRPr="00EA5923" w:rsidP="00EA5923" w14:paraId="55559A06" w14:textId="5E8446B2">
+    <w:p w14:paraId="678F82C8" w14:textId="77777777" w:rsidR="009F5623" w:rsidRPr="00EA5923" w:rsidRDefault="00733641" w:rsidP="00EA5923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00AD38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00D84751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for your workforce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="6AC92E41" w14:textId="1D291163">
+    <w:p w14:paraId="079915CA" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hiring an apprentice is a productive and effective way to grow talent and develop a motivated, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76BDF" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>skilled,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and qualified workforce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="43005C5D" w14:textId="77777777">
+    <w:p w14:paraId="16E5A5C6" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>86% of employers said apprenticeships helped them develop skills relevant to their organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="7FE43339" w14:textId="77777777">
+    <w:p w14:paraId="03156A09" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>78% of employers said apprenticeships helped them improve productivity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="708E10EF" w14:textId="77777777">
+    <w:p w14:paraId="67918B39" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>74% of employers said apprenticeships helped them improve the quality of their product or service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="68E3010D" w14:textId="6BF23FF3">
+    <w:p w14:paraId="5596ED23" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Other benefits of working with apprentices include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="67AC3E2A" w14:textId="6BFE1F6E">
+    <w:p w14:paraId="1A1449FC" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You can adapt their training according to the needs of your business</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidP="00B76BDF" w14:paraId="55D9C76B" w14:textId="5DD11D9F">
+    <w:p w14:paraId="1766FC1A" w14:textId="77777777" w:rsidR="00B76BDF" w:rsidRPr="00B76BDF" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>They’re motivated to learn new skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00285DF1" w:rsidP="00B76BDF" w14:paraId="04B9D3A7" w14:textId="19868F0F">
+    <w:p w14:paraId="64E223B8" w14:textId="77777777" w:rsidR="00285DF1" w:rsidRDefault="00733641" w:rsidP="00B76BDF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76BDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You can expand and upskill your workforce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007454C" w:rsidP="0007454C" w14:paraId="2EF19D4A" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="0007454C" w:rsidP="0007454C" w14:paraId="29F871E7" w14:textId="5FA9319C">
+    <w:p w14:paraId="5281457A" w14:textId="77777777" w:rsidR="0007454C" w:rsidRDefault="0007454C" w:rsidP="0007454C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445327EC" w14:textId="77777777" w:rsidR="0007454C" w:rsidRDefault="00733641" w:rsidP="0007454C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0007454C">
         <w:t>Incentive payments for hiring a new apprentice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00456C61" w:rsidP="0007454C" w14:paraId="49620310" w14:textId="77777777"/>
-    <w:p w:rsidR="0007454C" w:rsidP="0007454C" w14:paraId="2978A4F7" w14:textId="7E532CFC">
+    <w:p w14:paraId="452F50F7" w14:textId="77777777" w:rsidR="00456C61" w:rsidRDefault="00456C61" w:rsidP="0007454C"/>
+    <w:p w14:paraId="4341F177" w14:textId="71308969" w:rsidR="0007454C" w:rsidRDefault="00733641" w:rsidP="0007454C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Government offer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00456C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> incentives for </w:t>
+        <w:t xml:space="preserve"> incentives for recruiting </w:t>
+      </w:r>
+      <w:r w:rsidR="00865FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young </w:t>
       </w:r>
       <w:r w:rsidRPr="00456C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">recruiting </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00865FCF">
+        <w:t>Apprentices</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these vary from time to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00456C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>time,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we would encourage employers to go to GOV.UK to check their current entitlement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="00456C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Apprentices</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>lease see the following link for details</w:t>
       </w:r>
       <w:r w:rsidR="003B4542">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4542" w:rsidP="0007454C" w14:paraId="7E31CC7B" w14:textId="3F838FD8">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+    <w:p w14:paraId="53D944FC" w14:textId="77777777" w:rsidR="003B4542" w:rsidRDefault="003B4542" w:rsidP="0007454C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="007A5C7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/incentive-payments-for-hiring-a-new-apprentice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0258" w14:paraId="09FA1F70" w14:textId="197BBE40">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B35AC6" w:rsidRPr="00587722" w:rsidP="00F65722" w14:paraId="73234F30" w14:textId="792AF117">
+    <w:p w14:paraId="513860D2" w14:textId="77777777" w:rsidR="002E0258" w:rsidRDefault="002E0258">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE739FE" w14:textId="77777777" w:rsidR="00B35AC6" w:rsidRPr="00587722" w:rsidRDefault="00733641" w:rsidP="00F65722">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587722">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Employer</w:t>
       </w:r>
       <w:r w:rsidRPr="00587722">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00587722">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65722" w:rsidP="00211022" w14:paraId="05B78DC4" w14:textId="46B08DF4">
+    <w:p w14:paraId="13A8C015" w14:textId="65DB3CA6" w:rsidR="00F65722" w:rsidRDefault="00733641" w:rsidP="00211022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211022">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>In taking on and supporting an apprentice or a work experience learner there are certain obligations that you need to be aware of, many of which, as an employer, you will already be familiar</w:t>
+        <w:t>In taking on and supporting an apprentice or a work experience learner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211022">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there are certain obligations that you need to be aware of, many of which, as an employer, you will already be familiar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with.</w:t>
       </w:r>
       <w:r w:rsidR="00CD2425">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> A brief outline of these </w:t>
       </w:r>
-      <w:r w:rsidR="005D46E2">
-[...3 lines deleted...]
-        <w:t>are</w:t>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00CD2425">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided in this guide. However, we are always available to answer any questions you may have.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD2425" w:rsidP="00211022" w14:paraId="086BCCD7" w14:textId="0EAF0D1C">
+    <w:p w14:paraId="4BDDB461" w14:textId="77777777" w:rsidR="00CD2425" w:rsidRDefault="00733641" w:rsidP="00211022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C11B5E7" wp14:editId="1E7C1F5C">
             <wp:extent cx="5731510" cy="3223895"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Picture 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3223895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D46E2" w14:paraId="5B309241" w14:textId="77777777">
+    <w:p w14:paraId="135DC369" w14:textId="77777777" w:rsidR="005D46E2" w:rsidRDefault="00733641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E4DE3" w:rsidP="003A2E4D" w14:paraId="050D5777" w14:textId="7E4293E4">
+    <w:p w14:paraId="0F1E4247" w14:textId="77777777" w:rsidR="002E4DE3" w:rsidRDefault="00733641" w:rsidP="003A2E4D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2E4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Induction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4F65" w:rsidRPr="00ED4F65" w:rsidP="00ED4F65" w14:paraId="7EB1CB47" w14:textId="5D7C21B1">
+    <w:p w14:paraId="16E15AF0" w14:textId="77777777" w:rsidR="00ED4F65" w:rsidRPr="00ED4F65" w:rsidRDefault="00733641" w:rsidP="00ED4F65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Learners should be made to feel welcome in their new surroundings as soon as possible. In addition, they need to understand your company and the aims of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F65" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>apprenticeship</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or work experience programme. Induction is not something which only takes place on the first day. The aims should be explained to the learner at the start of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F65" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>programme;</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> however, some will need to be reiterated or introduced in a structured manner once the learner has become familiar with the working environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA4E61" w:rsidP="00FA4E61" w14:paraId="2306A684" w14:textId="2B0F5480">
+    <w:p w14:paraId="5E6A650E" w14:textId="28A8FC82" w:rsidR="00FA4E61" w:rsidRDefault="00733641" w:rsidP="00FA4E61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apprenticeship learners and employers will find it helpful review the content of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED4F65" w:rsidR="00CE510A">
+        <w:t xml:space="preserve">Apprenticeship learners and employers will find it helpful </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">review the content of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>apprenticeship</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> standard together as part of the induction </w:t>
+        <w:t xml:space="preserve"> standard together as part of the induction</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D0F4F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> can help with this.</w:t>
+        <w:t>MITSkills can help with this.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A7A04" w:rsidP="008A7A04" w14:paraId="701EC3E0" w14:textId="1EAB055A">
+    <w:p w14:paraId="32B3A8F2" w14:textId="2915DD3F" w:rsidR="008A7A04" w:rsidRDefault="00733641" w:rsidP="008A7A04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ork experience learner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>should have a set of agreed work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">experience aims from their initial </w:t>
+        <w:t>experience aims from their initial assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>assessment</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> it may help for these to be reviewed as part of the induction by the learner and </w:t>
+      </w:r>
+      <w:r w:rsidR="00322C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>their workplace</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> it may help for these to be reviewed as part of the induction by the learner and </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> mentor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA36C4" w14:paraId="5D241229" w14:textId="123B90B1">
-[...6 lines deleted...]
-    <w:p w:rsidR="00FA36C4" w:rsidP="00FA36C4" w14:paraId="4BD984C3" w14:textId="77777777">
+    <w:p w14:paraId="3165241B" w14:textId="77777777" w:rsidR="00FA36C4" w:rsidRDefault="00FA36C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1026F1A2" w14:textId="77777777" w:rsidR="00FA36C4" w:rsidRDefault="00733641" w:rsidP="00FA36C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="009135C0">
         <w:t>Health and Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA36C4" w:rsidRPr="00E22501" w:rsidP="00D635F1" w14:paraId="5943C847" w14:textId="54CF33F2">
+    <w:p w14:paraId="411094D1" w14:textId="397A8627" w:rsidR="00FA36C4" w:rsidRPr="00E22501" w:rsidRDefault="00733641" w:rsidP="00D635F1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Health and Safety at Work Act 1974 made it an employer’s responsibility to ensure the health, safety, and welfare of all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> employees and to ensure </w:t>
       </w:r>
       <w:r>
@@ -1513,507 +1527,627 @@
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ou must provide </w:t>
       </w:r>
       <w:r w:rsidR="00C25B20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> apprentice with the necessary PPE (where appropriate). </w:t>
       </w:r>
       <w:r w:rsidR="002D4CE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For work experience learners</w:t>
       </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00112E0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> they will already have safety boots however you must provide them with any other PPE required. </w:t>
+        <w:t xml:space="preserve"> they will already have safety boots</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must provide them with any other PPE required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t xml:space="preserve">MITSkills will ask you as the employer to complete a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health &amp; Safety </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will ask you as the employer to complete a </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Health &amp; Safety </w:t>
+        <w:t xml:space="preserve">risk assessment for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">risk assessment for </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>learner in the context of your business. This includes identifying a single point of contact who you</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>learner in the context of your business. This includes identifying a single point of contact who you as the employer are happy to be contact</w:t>
+        <w:t xml:space="preserve"> as the employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22501">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are happy to be contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for issues related to learner welfare and support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and to receive updates from </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and to receive updates from MITSkills. Further information is given under Safeguarding and Prevent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3429DBE9" w14:textId="78062A28" w:rsidR="00FA36C4" w:rsidRDefault="00733641" w:rsidP="00FA36C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t>As part of your agreement with MITSkills</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>. Further information is given under Safeguarding and Prevent.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> you agree to comply with all relevant statutory duties with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of your agreement with </w:t>
+        <w:t xml:space="preserve">ealth, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t xml:space="preserve">afety, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you agree to comply with all relevant statutory duties with respect to </w:t>
-[...5 lines deleted...]
-        <w:t>h</w:t>
+        <w:t xml:space="preserve">elfare. You will also ensure the cover for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>learner</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ealth, </w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> under your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">afety, and </w:t>
-[...5 lines deleted...]
-        <w:t>w</w:t>
+        <w:t>Employer’s Liability Insurance, Public Liability Insurance and (as appropriate) any other relevant insurance.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">elfare. You will also ensure the cover for the </w:t>
-[...5 lines deleted...]
-        <w:t>learner</w:t>
+        <w:t xml:space="preserve">Employers are required to maintain the work environment to legally acceptable standards and carry out risk assessments to ensure safety in the workplace. Employers should also ensure that registrations have been made with the appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under your</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nforcing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22501">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Employer’s Liability Insurance, Public Liability Insurance and (as appropriate) any other relevant insurance.</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>uthorities where required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA36C4" w:rsidP="00D635F1" w14:paraId="4923FDA0" w14:textId="77777777">
+    <w:p w14:paraId="44E64625" w14:textId="77777777" w:rsidR="00FA36C4" w:rsidRDefault="00733641" w:rsidP="00D635F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ACBC7FE" wp14:editId="16C41E43">
             <wp:extent cx="3774084" cy="1985645"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Picture 15" descr="A pair of blue binders with labels on them&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="Picture 15" descr="A pair of blue binders with labels on them&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId28"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3823312" cy="2011545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312939" w:rsidP="00312939" w14:paraId="485BAF08" w14:textId="77777777">
+    <w:p w14:paraId="511DE4BD" w14:textId="77777777" w:rsidR="00312939" w:rsidRDefault="00733641" w:rsidP="00312939">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t>Safety Risk Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312939" w:rsidP="00A43B2B" w14:paraId="147228A0" w14:textId="16D2BCAC">
+    <w:p w14:paraId="02DD04B3" w14:textId="33074EEC" w:rsidR="00312939" w:rsidRDefault="00733641" w:rsidP="00A43B2B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to any learner coming on site, you will be asked to complete a health and safety risk assessment looking at what may need to be in place for your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>pprentice or work experience learner, it is your responsibility to ensure your site is safe with regard</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>pprentice or work experience learner</w:t>
+      </w:r>
+      <w:r w:rsidR="00C957E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. It</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the learner. We provide a standard form to help structure elements which should be considered, but you may have additional risks that you wish to consider especially for younger learners in terms of supervision. PPE </w:t>
+        <w:t xml:space="preserve"> is your responsibility to ensure your site is safe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00C957E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the learner. We provide a standard form to help structure elements which should be considered, but you may have additional risks that you wish to consider</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especially for younger learners in terms of supervision. PPE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Personal protective equipment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be needed and this is employer’s responsibility for </w:t>
+        <w:t xml:space="preserve"> may be needed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this is </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employer’s responsibility for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pprentices</w:t>
       </w:r>
-      <w:r w:rsidR="00466E90">
-[...3 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00B72E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93F64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> they cannot be asked to pay for PPE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A43B2B" w:rsidRPr="00A93F64" w:rsidP="00A43B2B" w14:paraId="4CFA7EDD" w14:textId="77777777">
+    <w:p w14:paraId="7409F8ED" w14:textId="77777777" w:rsidR="00A43B2B" w:rsidRPr="00A93F64" w:rsidRDefault="00A43B2B" w:rsidP="00A43B2B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="2161BD52" w14:textId="213E00DC">
+    <w:p w14:paraId="3D9F9B41" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B53A66">
         <w:t>Safeguarding and Prevent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="0E9F9B19" w14:textId="77777777">
+    <w:p w14:paraId="2F13E076" w14:textId="798CE64F" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>For full details read</w:t>
+        <w:t>For full details</w:t>
+      </w:r>
+      <w:r w:rsidR="00C957E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> read</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00DD1D79">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00DE5747" w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/work-based-learners-and-the-prevent-statutory-duty</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="1C0DB738" w14:textId="45EC6B43">
+    <w:p w14:paraId="2896CC29" w14:textId="7B8EC5EE" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Employer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should ensure that as part of meeting their obligations and good practice to keep their </w:t>
+        <w:t xml:space="preserve"> should ensure that</w:t>
+      </w:r>
+      <w:r w:rsidR="00964CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of meeting their obligations and good practice to keep their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pprentices or work experience learners safe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2050,104 +2184,104 @@
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding and </w:t>
       </w:r>
       <w:r w:rsidR="00DE3EB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>revent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="553AAE78" w14:textId="19DBC714">
+    <w:p w14:paraId="3C230AB3" w14:textId="2D930B94" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CC9B2A6" wp14:editId="7B070FE9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3185160</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>283845</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3145790" cy="1965960"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
-              <wp:wrapPolygon>
+              <wp:wrapPolygon edited="0">
                 <wp:start x="523" y="0"/>
                 <wp:lineTo x="0" y="419"/>
                 <wp:lineTo x="0" y="21140"/>
                 <wp:lineTo x="523" y="21349"/>
                 <wp:lineTo x="20929" y="21349"/>
                 <wp:lineTo x="21452" y="21140"/>
                 <wp:lineTo x="21452" y="419"/>
                 <wp:lineTo x="20929" y="0"/>
                 <wp:lineTo x="523" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="17" name="Picture 17" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17" name="Picture 17" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId31"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId24"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3145790" cy="1965960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -2202,818 +2336,813 @@
         </w:rPr>
         <w:t xml:space="preserve"> can be a manager or lead mentor. The SPOC acts as a contact point for the learner and our </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding team or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skills Coach</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if there are concerns or support needs related to the learner. In turn your SPOC can contact </w:t>
+        <w:t xml:space="preserve"> if there are concerns or support needs related to the learner. In turn</w:t>
+      </w:r>
+      <w:r w:rsidR="00964CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t xml:space="preserve"> your SPOC can contact MITSkills learner support </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> learner support </w:t>
-[...5 lines deleted...]
-        <w:t>if</w:t>
+        <w:t xml:space="preserve"> they identify concerns or need information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> they identify concerns or need information</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> advice, or guidance in supporting the learner. The SPOC is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> company’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact point for that learner. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> single point of Contact (SPOC) should be named on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pprentice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>training plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and on the employer health and safety form </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work experience learners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275E4BA5" w14:textId="4C03BABF" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The expectation is that MITSkills can use their contact details and the SPOC is willing to be contacted. As an employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00964CCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> advice, or guidance in supporting the learner. The SPOC is </w:t>
-[...5 lines deleted...]
-        <w:t>the</w:t>
+        <w:t xml:space="preserve"> you should ensure your SPOC undergoes safeguarding and prevent awareness training as </w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> company’</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>part of ensuring that your organi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contact point for that learner. </w:t>
-[...5 lines deleted...]
-        <w:t>The</w:t>
+        <w:t xml:space="preserve">ation meets your obligations to keep learners safe. There is approved free training </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> single point of Contact (SPOC) should be named on the </w:t>
-[...5 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve"> employer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">pprentice </w:t>
-[...5 lines deleted...]
-        <w:t>training plan</w:t>
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+      <w:r w:rsidR="00964CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and on the employer health and safety form </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">for </w:t>
+        <w:t xml:space="preserve"> and we are happy to discuss this with you and whoever you nominate. SPOC’s will be able to evidence completing their training course via</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90A60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">work experience learners. </w:t>
-[...87 lines deleted...]
-    <w:p w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidP="00DE5747" w14:paraId="1DD8F7C0" w14:textId="77777777">
+        <w:t xml:space="preserve"> printable certificate. MITSkills can also help with training to support employers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6788D1E1" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Safeguarding means:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidP="00DE5747" w14:paraId="27A54742" w14:textId="4C563317">
+    <w:p w14:paraId="06E895E2" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The promotion of the </w:t>
       </w:r>
       <w:r w:rsidR="00A37D9E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>learner</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’s health and development</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidP="00DE5747" w14:paraId="0AAB85E6" w14:textId="77777777">
+    <w:p w14:paraId="23CABD38" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ensuring their safety and care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidP="00DE5747" w14:paraId="713C70A3" w14:textId="773CC796">
+    <w:p w14:paraId="33C9D713" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection for the </w:t>
       </w:r>
       <w:r w:rsidR="000966D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>learner</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> against abuse and neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidP="00DE5747" w14:paraId="36BA243D" w14:textId="77777777">
+    <w:p w14:paraId="614CC38D" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="008F2590" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Prevention from bullying and harassment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="1E0CF7ED" w14:textId="77777777">
+    <w:p w14:paraId="58F6D548" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Prevention from exposure to terrorism and extremist views</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="729008AD" w14:textId="77777777">
+    <w:p w14:paraId="10611BED" w14:textId="4F5EA3F3" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The term ‘safeguarding’ embraces both child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ren</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and vulnerable adult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Protection and preventative approaches should be adopted to keep the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> learner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> safe. The prevention against exposure to terrorism and extremist views applies to all, regardless of age or background. </w:t>
+        <w:t xml:space="preserve"> safe. The prevention against exposure to terrorism and extremist views applies to all, regardless of age or background. MITSkills has a safeguarding policy to provide a secure environment for the learners and staff. As an employer</w:t>
+      </w:r>
+      <w:r w:rsidR="009374CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="1AA9BCED" w14:textId="77777777">
+        <w:t xml:space="preserve"> if you believe that your learner is having issues including but not restricted to the below list, please raise it with MITSkills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787914BB" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Physical abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="7CC18F1C" w14:textId="77777777">
+    <w:p w14:paraId="581D4EA1" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Psychological abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="289C1C29" w14:textId="77777777">
+    <w:p w14:paraId="775E6AB3" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sexual abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="07F11575" w14:textId="77777777">
+    <w:p w14:paraId="7C304AA9" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Financial or material abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="46D0E4B2" w14:textId="77777777">
+    <w:p w14:paraId="63AD3C7D" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Discriminatory abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidP="00DE5747" w14:paraId="56E26D89" w14:textId="77777777">
+    <w:p w14:paraId="07F6746F" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="00C64050" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="0077311F" w:rsidP="00DE5747" w14:paraId="4790F7B0" w14:textId="77777777">
+    <w:p w14:paraId="14DD84D1" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="0077311F" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077311F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Radicalisation of a learner</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="1F7AE964" w14:textId="4A3C6FBE">
+    <w:p w14:paraId="113D0C23" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If you have any concerns regarding the welfare of a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> learner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, please contact our Safeguarding Officers on </w:t>
       </w:r>
       <w:r w:rsidR="000F1A0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>0300 303 2225</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64050">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ask for Stuart Francis or Claire Clark.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="49585B9F" w14:textId="77777777">
+    <w:p w14:paraId="6E0755C1" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="467C5F53" wp14:editId="2C61BED5">
             <wp:extent cx="3415793" cy="2184076"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="18" name="Picture 18" descr="A person's hands covering a group of paper people&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="Picture 18" descr="A person's hands covering a group of paper people&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3429043" cy="2192548"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="5AC9BEE9" w14:textId="77777777">
+    <w:p w14:paraId="2A71D26A" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00DE5747" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="6ED4DAF4" w14:textId="542E4D99">
+    <w:p w14:paraId="6BA1E560" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="00DE5747">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D80BAA">
         <w:t>Mental Health Conditions, Work, and the Workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="009A7D7A" w:rsidP="002C23F7" w14:paraId="2868E12A" w14:textId="77777777">
+    <w:p w14:paraId="3CE98EE8" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="009A7D7A" w:rsidRDefault="00733641" w:rsidP="002C23F7">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7D7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>One in four people in the UK will have a mental health problem at some point. Mental health is about how we think, feel, and behave. Whether work is causing the health issue or aggravating it, employers have a legal responsibility to help their employees.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidRPr="009A7D7A" w:rsidP="00DE5747" w14:paraId="5A92D4C2" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="4DF901C6" w14:textId="77777777">
+    <w:p w14:paraId="671C3E02" w14:textId="77777777" w:rsidR="00DE5747" w:rsidRPr="009A7D7A" w:rsidRDefault="00DE5747" w:rsidP="00DE5747">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F58D2F8" w14:textId="545FF227" w:rsidR="00DE5747" w:rsidRDefault="00733641" w:rsidP="005B70AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7D7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Further information can be found at:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00DD1D79">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00DE5747" w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/stress/mental-health.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="64C5E6F6" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00DE5747" w:rsidP="00DE5747" w14:paraId="41425FE9" w14:textId="77777777">
+    <w:p w14:paraId="0DA261B8" w14:textId="77777777" w:rsidR="000F1A0D" w:rsidRDefault="000F1A0D" w:rsidP="00DE5747">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1A0D" w:rsidP="00DE5747" w14:paraId="58E8DCDC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="007123B3" w:rsidP="007123B3" w14:paraId="79B479B3" w14:textId="77777777">
+    <w:p w14:paraId="298B796E" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B73986">
         <w:t>Mentoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidP="007123B3" w14:paraId="0A68893B" w14:textId="77777777">
+    <w:p w14:paraId="66BE4388" w14:textId="77777777" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Learners will require access to a mentor whose responsibilities are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidP="00223253" w14:paraId="6765560D" w14:textId="77777777">
+    <w:p w14:paraId="2C3198B1" w14:textId="387D75E8" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="00223253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005B70AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>On-the-job</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">On the job training (and off the job training where agreed) - helping </w:t>
+        <w:t xml:space="preserve"> training (and </w:t>
+      </w:r>
+      <w:r w:rsidR="005B70AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>off-the-job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23574">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training where agreed) - helping </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>learners</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to acquire the skills and knowledge needed to meet the vocational qualification standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidP="00223253" w14:paraId="35A324B6" w14:textId="00D9D524">
+    <w:p w14:paraId="05BB8171" w14:textId="77777777" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="00223253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Work supervision - to discuss and review progress with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3030,88 +3159,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skills Coach</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and arrange for agreed vocational qualification elements to be covered before the next assessment visit</w:t>
       </w:r>
       <w:r w:rsidR="00E06CCD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, as needed</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidP="00223253" w14:paraId="4EC43AD9" w14:textId="77777777">
+    <w:p w14:paraId="056175F1" w14:textId="77777777" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="00223253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Health &amp; Safety - ensure that everybody maintains safe working practices and sets a good example. Make sure that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>learners</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understand and follow safety rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidP="00223253" w14:paraId="591283C7" w14:textId="3EA14771">
+    <w:p w14:paraId="06F64046" w14:textId="77777777" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="00223253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentors should provide input to reviews, where the direct employer is not available. We will require comments on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3128,304 +3257,291 @@
       <w:r w:rsidR="00FC3366">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC3366">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>apprentice</w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidP="00223253" w14:paraId="3656472E" w14:textId="77777777">
+    <w:p w14:paraId="66D31748" w14:textId="104EF67B" w:rsidR="00222C5B" w:rsidRDefault="00733641" w:rsidP="00223253">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F23574">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentors with competence can train skills which are required to meet an apprenticeship, this can include the use of equipment and tools which may be specific to your business or a task to improve skills needed to succeed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00222C5B" w:rsidP="00223253" w14:paraId="5A068BD0" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4B310DAE" w14:textId="77777777" w:rsidR="00223253" w:rsidRPr="00F23574" w:rsidRDefault="00733641" w:rsidP="005B70AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CE2B663" wp14:editId="75CE7694">
+            <wp:extent cx="4721849" cy="2672715"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="14" name="Picture 14" descr="A chalkboard with words and symbols&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Picture 14" descr="A chalkboard with words and symbols&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId36"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId28"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="3244215"/>
+                      <a:ext cx="4724148" cy="2674016"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00223253" w:rsidP="00223253" w14:paraId="3257B2AB" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidR="00970146" w:rsidP="008A7A04" w14:paraId="7AF62F53" w14:textId="13AD41AC">
+    <w:p w14:paraId="739884BD" w14:textId="77777777" w:rsidR="00970146" w:rsidRDefault="00733641" w:rsidP="008A7A04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A3F763E" wp14:editId="719EFAC3">
             <wp:extent cx="5731510" cy="3813175"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId29" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId38"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId30"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3813175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018129E" w:rsidRPr="0018129E" w:rsidP="0018129E" w14:paraId="76CE8B5E" w14:textId="77777777">
+    <w:p w14:paraId="3D293D6C" w14:textId="77777777" w:rsidR="0018129E" w:rsidRPr="0018129E" w:rsidRDefault="00733641" w:rsidP="0018129E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018129E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Employment and Working Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF559A" w:rsidP="00616993" w14:paraId="5D3B609C" w14:textId="548F85F0">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="72262E53" w14:textId="4D481032" w:rsidR="00EF559A" w:rsidRDefault="00733641" w:rsidP="00616993">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The work experience learners are not employed by you</w:t>
+      </w:r>
+      <w:r w:rsidR="005B70AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00895175">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> you do ne</w:t>
       </w:r>
       <w:r w:rsidR="00443123">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00895175">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d to be aware of constraints around working hours. Learners, including apprentice</w:t>
       </w:r>
       <w:r w:rsidR="00B4559D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, aged under-18 are not allowed to work shifts. Working hours for work experience learners will be agreed between the employer and </w:t>
+        <w:t xml:space="preserve">s, aged </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>under 18</w:t>
       </w:r>
       <w:r w:rsidR="00B4559D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00616993" w:rsidRPr="00616993" w:rsidP="00616993" w14:paraId="178C4963" w14:textId="2B259E6C">
+        <w:t xml:space="preserve"> are not allowed to work shifts. Working hours for work experience learners will be agreed between the employer and MITSkills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCC1B0A" w14:textId="515070C1" w:rsidR="00616993" w:rsidRPr="00616993" w:rsidRDefault="00733641" w:rsidP="00616993">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">As the employer it is your legal responsibility to check </w:t>
       </w:r>
       <w:r w:rsidR="00156E27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57992">
         <w:rPr>
@@ -3453,51 +3569,51 @@
       </w:r>
       <w:r w:rsidR="00B57992">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For those with EEA/EU passports/citizenship this </w:t>
       </w:r>
       <w:r w:rsidR="00CC7A10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00616993" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>chang</w:t>
       </w:r>
       <w:r w:rsidR="00CE510A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed,</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and employers are reminded that to continue as a funded </w:t>
       </w:r>
       <w:r w:rsidR="00CC7A10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
@@ -3507,462 +3623,506 @@
       </w:r>
       <w:r w:rsidR="00CC7A10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in employment, </w:t>
       </w:r>
       <w:r w:rsidR="00DA4D00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will need to have Settled or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00616993" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Pre-Settled</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> status with the right to work here. Settled or </w:t>
+        <w:t xml:space="preserve"> status with the right to work here. Settled or Pre-Settled status is only open to EEA citizen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Pre-Settled</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F27CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>who were</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> status is only open to EEA citizen</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> resident in the UK prior to 31st of December 2020. For employers</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00616993">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+        <w:t xml:space="preserve"> the Government has provided a guide to employment checks see the link below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A363642" w14:textId="77777777" w:rsidR="00DF1B57" w:rsidRDefault="00DF1B57" w:rsidP="00616993">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="007A5C7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/check-job-applicant-right-to-work</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0011454F" w:rsidRPr="0011454F" w:rsidP="0011454F" w14:paraId="4C3F67EF" w14:textId="1263B9F7">
+    <w:p w14:paraId="6CCC63D5" w14:textId="77777777" w:rsidR="0011454F" w:rsidRPr="0011454F" w:rsidRDefault="00733641" w:rsidP="0011454F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> link </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>provides</w:t>
       </w:r>
       <w:r w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wider advice to employers on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ettlement </w:t>
       </w:r>
-      <w:r w:rsidRPr="0011454F" w:rsidR="00CE510A">
+      <w:r w:rsidR="00CE510A" w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>scheme,</w:t>
       </w:r>
       <w:r w:rsidRPr="0011454F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we advise employers with EEA/EU Apprentices to read this.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011454F" w:rsidP="0011454F" w14:paraId="345D4917" w14:textId="7D7567F1">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+    <w:p w14:paraId="781EC4C2" w14:textId="77777777" w:rsidR="0011454F" w:rsidRDefault="0011454F" w:rsidP="0011454F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/collections/eu-settlement-scheme-employer-toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00D72058" w:rsidP="00D72058" w14:paraId="1404E700" w14:textId="2B0A11AB">
+    <w:p w14:paraId="4F6F3359" w14:textId="77777777" w:rsidR="00D72058" w:rsidRDefault="00733641" w:rsidP="00D72058">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidRPr="007A1EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">apprentice must have a contract of employment with you and receive a pay slip. They must be employed for at least 30 hours a week up to a maximum of 40 hours a week (if under 18 years of age), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘off the job training’* is included within the contracted paid hours. There are exceptions to the 30-hour rule, and we will advise you should this occur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556EE6" w:rsidP="002C5DF7" w14:paraId="021B875A" w14:textId="467FD278">
+    <w:p w14:paraId="7811B452" w14:textId="77777777" w:rsidR="00556EE6" w:rsidRDefault="00733641" w:rsidP="002C5DF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002C5DF7">
+        <w:lastRenderedPageBreak/>
         <w:t>Minimum wage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00714F0D" w:rsidRPr="007A1EA6" w:rsidP="00714F0D" w14:paraId="4D558E59" w14:textId="3E780937">
-[...9 lines deleted...]
-        <w:t>If you employ an apprentice you will need t</w:t>
+    <w:p w14:paraId="5A3FA992" w14:textId="693E1935" w:rsidR="00714F0D" w:rsidRPr="007A1EA6" w:rsidRDefault="00733641" w:rsidP="00714F0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If you employ an apprentice</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will need t</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>o pay the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the national minimum wage for apprentices, which is dependent on age. Many employers choose to pay significantly above the minimum wage to secure and retain the best apprentices.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00714F0D" w:rsidP="00714F0D" w14:paraId="6642CD83" w14:textId="5653E924">
+    <w:p w14:paraId="57592293" w14:textId="77777777" w:rsidR="00714F0D" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1EA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To check on how the National Minimum Wage applies to you (or your staff), please visit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1EA6" w:rsidP="00714F0D" w14:paraId="79FF685E" w14:textId="66373887">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+    <w:p w14:paraId="119047C2" w14:textId="77777777" w:rsidR="007A1EA6" w:rsidRDefault="007A1EA6" w:rsidP="00714F0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/national-minimum-wage-rates</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002C205F" w:rsidP="00714F0D" w14:paraId="6F50D818" w14:textId="23DA3978">
+    <w:p w14:paraId="671D9599" w14:textId="77777777" w:rsidR="002C205F" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2595DED6" wp14:editId="01928FDD">
             <wp:extent cx="5731510" cy="3225800"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId43"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId35"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3225800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B667BC" w:rsidRPr="00B667BC" w:rsidP="00B667BC" w14:paraId="2649DDBF" w14:textId="77777777">
+    <w:p w14:paraId="7500EA4B" w14:textId="77777777" w:rsidR="00B667BC" w:rsidRPr="00B667BC" w:rsidRDefault="00733641" w:rsidP="00B667BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B667BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Apprentices are entitled to paid holidays from their first day of employment. The minimum statutory entitlement is currently 28 days annually, including bank holidays. Holiday pay must be accrued in accordance with the terms of contract with the apprentice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA1900" w:rsidP="00714F0D" w14:paraId="3C7B3C15" w14:textId="0EBB4271">
+    <w:p w14:paraId="3F2925AC" w14:textId="77777777" w:rsidR="00EA1900" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00DD1D79">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00EA1900" w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/employing-an-apprentice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00612423" w:rsidRPr="007F5D2A" w:rsidP="00612423" w14:paraId="33B01EE8" w14:textId="77777777">
+    <w:p w14:paraId="28971D04" w14:textId="22069418" w:rsidR="00612423" w:rsidRPr="007F5D2A" w:rsidRDefault="00733641" w:rsidP="00612423">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5D2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As work experience</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> learners are not employed by </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are not entitled to a wage</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> many employers contribute to their travelling expenses, especially if they are with them for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5D2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00975D44" w14:paraId="115488E5" w14:textId="3DE0F514">
+    <w:p w14:paraId="4840DAA6" w14:textId="77777777" w:rsidR="00975D44" w:rsidRDefault="00733641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C5595" w:rsidP="003C5595" w14:paraId="1CD3744F" w14:textId="77777777">
+    <w:p w14:paraId="7B10F4FB" w14:textId="77777777" w:rsidR="003C5595" w:rsidRDefault="00733641" w:rsidP="003C5595">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00590D46">
+        <w:lastRenderedPageBreak/>
         <w:t>Reviewing, Assessment and Recording</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B5A8F" w:rsidP="00271FF7" w14:paraId="1BC51E02" w14:textId="0F94D4B2">
+    <w:p w14:paraId="549349DA" w14:textId="77777777" w:rsidR="007B5A8F" w:rsidRDefault="00733641" w:rsidP="00271FF7">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Learner’s progress </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be reviewed regularly. This should be a three-way discussion between the learner, employer, and the </w:t>
       </w:r>
       <w:r>
@@ -3980,496 +4140,511 @@
       <w:r w:rsidR="00F5326B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For work experience learners</w:t>
       </w:r>
       <w:r w:rsidR="009A0B20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be asked to complete an assessment document at the end of their work experience programme</w:t>
       </w:r>
       <w:r w:rsidR="002B764F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> however dependent on the length of the work experience there may be additional reviews carried out by the </w:t>
       </w:r>
       <w:r w:rsidR="008859B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>skills coach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B5A8F" w:rsidRPr="00FE38BF" w:rsidP="007B5A8F" w14:paraId="184F973C" w14:textId="04325AB8">
+    <w:p w14:paraId="31851606" w14:textId="77777777" w:rsidR="007B5A8F" w:rsidRPr="00FE38BF" w:rsidRDefault="00733641" w:rsidP="007B5A8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">To help young learners make the difficult transition from school to working life, a system of regular assessment has been incorporated into the programme to help to identify areas of personal effectiveness, which will require your support of the learner for improvement or reinforcement. </w:t>
+        <w:t>To help young learners make the difficult transition from school to working life, a system of regular assessment has been incorporated into the programme to help to identify areas of personal effectiveness, which will require your support of the learner for improvement or reinforcement. MITSkills staff will carry out the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t xml:space="preserve">review and assessment process during their scheduled visits in conjunction with the learner and </w:t>
+      </w:r>
+      <w:r w:rsidR="005B33F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>employer/mentor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> staff will carry out the</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C5894" w:rsidP="003C5595" w14:paraId="1FC1CED9" w14:textId="77777777">
+    <w:p w14:paraId="59AAB83F" w14:textId="298718D0" w:rsidR="008C5894" w:rsidRDefault="00733641" w:rsidP="003C5595">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For apprentices, </w:t>
       </w:r>
       <w:r w:rsidR="00715F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the thre</w:t>
       </w:r>
       <w:r w:rsidR="001D3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e-</w:t>
       </w:r>
       <w:r w:rsidR="00715F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>way progress reviews</w:t>
       </w:r>
       <w:r w:rsidR="001D3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are a mandatory element of their programme. They are useful for all parties in order to</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D2BEC" w:rsidP="008C5894" w14:paraId="30F602A8" w14:textId="77777777">
+        <w:t xml:space="preserve"> are a mandatory element of their programme. They are useful for all parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056B4173" w14:textId="77777777" w:rsidR="007D2BEC" w:rsidRDefault="00733641" w:rsidP="008C5894">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Confirm that the training they are receiving at college complements </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D2BEC" w:rsidP="008C5894" w14:paraId="30919408" w14:textId="77777777">
+        <w:t>Confirm that the training they are receiving at college complements the workplace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBA9637" w14:textId="77777777" w:rsidR="007D2BEC" w:rsidRDefault="00733641" w:rsidP="008C5894">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C5894" w:rsidR="0040082B">
+      <w:r w:rsidR="0040082B" w:rsidRPr="008C5894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C5894" w:rsidR="003C5595">
+      <w:r w:rsidR="003C5595" w:rsidRPr="008C5894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>reas where training has not been available or where the learner requires additional training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C5595" w:rsidP="008C5894" w14:paraId="6617987F" w14:textId="198464E6">
+    <w:p w14:paraId="5721BA15" w14:textId="77777777" w:rsidR="003C5595" w:rsidRDefault="00733641" w:rsidP="008C5894">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Discuss and resolve any issues arising either at college or in the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615651" w:rsidRPr="008C5894" w:rsidP="008C5894" w14:paraId="79B72658" w14:textId="2360342C">
+    <w:p w14:paraId="43ECAC71" w14:textId="77777777" w:rsidR="00615651" w:rsidRPr="008C5894" w:rsidRDefault="00733641" w:rsidP="008C5894">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm the apprentices’ progress and identify </w:t>
       </w:r>
       <w:r w:rsidR="00DC6E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>any action plan required</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C5595" w:rsidP="003C5595" w14:paraId="2DF3D198" w14:textId="371DD309">
+    <w:p w14:paraId="69A04BB5" w14:textId="77777777" w:rsidR="003C5595" w:rsidRDefault="00733641" w:rsidP="003C5595">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t>MITSkills’ staff will review the learner at least every 8 weeks whilst on course or as agreed for work experience learners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>’ staff will review the learner at least every 8 weeks whilst on course or as agreed for work experience learners</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> You should also allow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> You should also allow </w:t>
-[...5 lines deleted...]
-        <w:t>f</w:t>
+        <w:t xml:space="preserve">unding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">unding </w:t>
-[...5 lines deleted...]
-        <w:t>b</w:t>
+        <w:t xml:space="preserve">ody staff or OFSTED to talk to learners on request although, in normal circumstances, your permission will be sought before that event. If you are approached directly, please contact MITSkills immediately. (Contact </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1001">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0300 303 2225</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE38BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ody staff or OFSTED to talk to learners on request although, in normal circumstances, your permission will be sought before that event. If you are approached directly, please contact </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00975D44" w:rsidP="003C5595" w14:paraId="58312129" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="003C5595" w:rsidP="00714F0D" w14:paraId="50886D3C" w14:textId="385E1F14">
+    <w:p w14:paraId="458544BB" w14:textId="77777777" w:rsidR="00975D44" w:rsidRDefault="00975D44" w:rsidP="003C5595">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AA9BF1" w14:textId="77777777" w:rsidR="003C5595" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EA5B5C6" wp14:editId="663B5860">
             <wp:extent cx="5487828" cy="3086828"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Picture 16" descr="A computer screen with a graph and various objects&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="A computer screen with a graph and various objects&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+                    <a:blip r:embed="rId37" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId46"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId38"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5530131" cy="3110623"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00247FE3" w:rsidP="009D3667" w14:paraId="7C748DC7" w14:textId="1C71EF56">
+    <w:p w14:paraId="402D3681" w14:textId="77777777" w:rsidR="00247FE3" w:rsidRDefault="00733641" w:rsidP="009D3667">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="009D3667">
+        <w:lastRenderedPageBreak/>
         <w:t>Apprenticeship Funding Rules for Employers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE025A" w:rsidP="00301813" w14:paraId="379C1A30" w14:textId="41B689A7">
+    <w:p w14:paraId="2190D76B" w14:textId="43D7C277" w:rsidR="00FE025A" w:rsidRDefault="00733641" w:rsidP="00301813">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE025A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>As an employer you are required to comply with the funding rules for employers. These should be read prior to or before finalising your apprenticeship sign up</w:t>
+        <w:t>As an employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE025A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are required to comply with the funding rules for employers. These should be read prior to or before finalising your apprenticeship </w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sign-up</w:t>
       </w:r>
       <w:r w:rsidR="00F2738E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00CC77CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>training plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE025A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC77CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> These consti</w:t>
       </w:r>
       <w:r w:rsidR="001F0CE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tute the rules which you agree to</w:t>
       </w:r>
       <w:r w:rsidR="00196F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004407B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004407B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0CE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>obtain funding</w:t>
       </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidR="00373436">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, funding can be declined for </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+        <w:t xml:space="preserve"> funding can be declined for </w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>non-compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA4F492" w14:textId="77777777" w:rsidR="006B1001" w:rsidRDefault="006B1001" w:rsidP="00714F0D">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="006B1001">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Apprenticeship funding rules - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D6879" w:rsidP="00714F0D" w14:paraId="1E7E5750" w14:textId="47A02DC4">
+    <w:p w14:paraId="6F475090" w14:textId="52EABAE3" w:rsidR="000D6879" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41500">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">As the employer you are responsible for checking and confirming the eligibility of your Apprentice prior to completing the signup and claiming funding. </w:t>
+        <w:t>As the employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are responsible for checking and confirming the eligibility of your Apprentice prior to completing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sign-up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and claiming funding. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41500">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ll employers are required to contribute 5% of the entire cost of the apprenticeship for learners over the age of </w:t>
       </w:r>
       <w:r w:rsidR="00F91ED0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006B1001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -4518,2157 +4693,2333 @@
       <w:r w:rsidR="002F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> employing 16 to 18 or 19 to 24 care leavers</w:t>
       </w:r>
       <w:r w:rsidR="00D015AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F2E5E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> please consult the funding rules </w:t>
       </w:r>
       <w:r w:rsidR="003E37BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>on the basis of evidencing eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636F5E" w:rsidP="00714F0D" w14:paraId="0DD7B2AB" w14:textId="437428BE">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+    <w:p w14:paraId="1DEAA81D" w14:textId="77777777" w:rsidR="00636F5E" w:rsidRDefault="00636F5E" w:rsidP="00714F0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://help.apprenticeships.education.gov.uk/hc/en-gb/articles/360006713099-Apprenticeship-funding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FA0E72" w:rsidP="00714F0D" w14:paraId="3BC2423C" w14:textId="60842D9B">
+    <w:p w14:paraId="4E40277E" w14:textId="63ECA9D1" w:rsidR="00FA0E72" w:rsidRDefault="00733641" w:rsidP="00714F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053541C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>To register for funding please use the following link</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+        <w:t>To register for funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053541C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please use the following link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E37E724" w14:textId="77777777" w:rsidR="005C1C87" w:rsidRPr="001031E2" w:rsidRDefault="005C1C87" w:rsidP="001031E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00DD1D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/manage-apprenticeship-funds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005D178E" w:rsidP="0092663D" w14:paraId="660259D0" w14:textId="77777777">
+    <w:p w14:paraId="11AB05CE" w14:textId="77777777" w:rsidR="005D178E" w:rsidRDefault="005D178E" w:rsidP="0092663D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0070306B" w:rsidP="0092663D" w14:paraId="40B8C02F" w14:textId="602D29E7">
+    <w:p w14:paraId="690A6C60" w14:textId="77777777" w:rsidR="0070306B" w:rsidRDefault="00733641" w:rsidP="0092663D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apprenticeship </w:t>
       </w:r>
       <w:r w:rsidR="00EF1D16">
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE3A10" w:rsidR="00EE3A10">
+      <w:r w:rsidR="00EE3A10" w:rsidRPr="00EE3A10">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00EF1D16">
         <w:t>ff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE3A10" w:rsidR="00EE3A10">
+      <w:r w:rsidR="00EE3A10" w:rsidRPr="00EE3A10">
         <w:t xml:space="preserve"> the Job</w:t>
       </w:r>
       <w:r w:rsidR="00EF1D16">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE3A10" w:rsidR="00EE3A10">
+      <w:r w:rsidR="00EE3A10" w:rsidRPr="00EE3A10">
         <w:t xml:space="preserve"> Training</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7370" w:rsidRPr="003E7370" w:rsidP="008E1B15" w14:paraId="75F27D6C" w14:textId="6B088181">
+    <w:p w14:paraId="4FEC9616" w14:textId="77777777" w:rsidR="003E7370" w:rsidRPr="003E7370" w:rsidRDefault="00733641" w:rsidP="008E1B15">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7370">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If you are unable to take personal responsibility, you must appoint an appropriately competent person authorised by the company to oversee</w:t>
       </w:r>
       <w:r w:rsidR="00DD2FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and mentor </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7370">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the learner’s training. This person should be given the responsibility for ensuring the programme is followed and being a mentor for the learner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED38F7" w:rsidP="003E7370" w14:paraId="0BB6398F" w14:textId="49A3D015">
+    <w:p w14:paraId="4246A375" w14:textId="06627046" w:rsidR="00ED38F7" w:rsidRDefault="00733641" w:rsidP="003E7370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7370">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Your co-operation will be sought to provide evidence of the learners’ knowledge, for tasks undertaken in the workplace. </w:t>
       </w:r>
       <w:r w:rsidR="00A44D5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">We will require regular </w:t>
       </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>three-way</w:t>
+      </w:r>
       <w:r w:rsidR="00A44D5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>three</w:t>
+        <w:t xml:space="preserve"> reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="00582402">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (described above)</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0346">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and this is an expectation of funding and the awarding bodies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E455DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0346">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E455DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E455DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have released the Apprentices </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and they </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>have completed off t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">job </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5916">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>time within their paid hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, their </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5916">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“Off- the- Job</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hours”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF994B3" w14:textId="77777777" w:rsidR="00DC6E5F" w:rsidRDefault="00733641" w:rsidP="003E7370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="6E9D2532" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DfE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requires that all </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FAE" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Apprentices</w:t>
       </w:r>
       <w:r w:rsidR="00D235EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t>, aged 16-18,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C8D" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FAE" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C8D" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maths and English appropriate to their Apprenticeship</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07E8A" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C8D" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these hours </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07E8A" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C8D" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over and above the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79F5" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Off the Job hours”. It is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07E8A" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>employer’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79F5" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibility to support </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA21DE" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and release them within working hours or give paid leave for them to do so.</w:t>
+      </w:r>
+      <w:r w:rsidR="001031E2" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A44D5D">
-[...17 lines deleted...]
-      <w:r w:rsidR="00A44D5D">
+      <w:r w:rsidR="003E7370" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This will assist in the development of the learner’s portfolio of evidence, required for the award of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7370" w:rsidRPr="5E52D082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ocational qualification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CA5EA9" w14:textId="26A616C9" w:rsidR="00C5125D" w:rsidRPr="00C5125D" w:rsidRDefault="00733641" w:rsidP="00C5125D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As an employer</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are legally obliged to allow the apprentice at least 20% of their paid hours as ‘off the job’ training. This may include day or block release to </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7673">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>our centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, as well as exams and assessments during working hours (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7673">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be notified about these in advance, so you can plan accordingly).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D235EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Each apprenticeship standard identifies the minimum number of ‘off the job’ hours which must be evidenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459E45BF" w14:textId="77777777" w:rsidR="00C5125D" w:rsidRPr="00C5125D" w:rsidRDefault="00733641" w:rsidP="00C5125D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As an employer you are required to evidence an agreed plan for how the ‘off the job’ training will be achieved, at the planning stage via a </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>training plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between yourself, the learner and </w:t>
+      </w:r>
+      <w:r w:rsidR="006609D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MITSkills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E68DBF" w14:textId="77777777" w:rsidR="00C5125D" w:rsidRPr="00C5125D" w:rsidRDefault="00733641" w:rsidP="00C5125D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most apprentices have online portfolios, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="006609D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Skills Coach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will help the learner in completing this. </w:t>
+      </w:r>
+      <w:r w:rsidR="006609D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MITSkills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will provide the necessary underpinning knowledge, (the theoretical knowledge an apprentice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>requires to complete tasks safely and competently) and will provide, if required the practical training in those areas not covered in the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED8BEAB" w14:textId="77777777" w:rsidR="004A0F5D" w:rsidRPr="004A0F5D" w:rsidRDefault="00733641" w:rsidP="004A0F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MITSkills will make arrangements for learners to attend an appropriate training centre or sessions where required.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0346">
-[...89 lines deleted...]
-      <w:r w:rsidR="00BE5647">
+      <w:r w:rsidR="00981D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5916">
-[...52 lines deleted...]
-        <w:t>Apprentices</w:t>
+      <w:r w:rsidRPr="004A0F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide you with reports on the learner’s attendance and progress on request. You as the employer may have to provide hours in the workplace to ensure the minimum is met. For example, to do online courses, assignments, project work and for some functional skills (time on functional skills is over and above the </w:t>
       </w:r>
       <w:r w:rsidR="00D235EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, aged 16-18,</w:t>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> will be notified about these in advance, so you can plan accordingly).</w:t>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is a requirement for funding).</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When </w:t>
+      </w:r>
+      <w:r w:rsidR="000C51FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>your apprentice is being mentored</w:t>
       </w:r>
       <w:r w:rsidR="00D235EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Each apprenticeship standard identifies the minimum number of ‘off the job’ hours which must be evidenced.</w:t>
-[...123 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C51FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>shadowing a work colleague or is completing a task for the first time with assistance from a colleague, this will also count as ‘off the job’ training and can be recorded in the off the job log.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C175745" w14:textId="77777777" w:rsidR="00C5125D" w:rsidRDefault="00733641" w:rsidP="004A0F5D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004A0F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will</w:t>
-[...75 lines deleted...]
-    <w:p w:rsidR="0034335E" w:rsidP="004A0F5D" w14:paraId="6D0B8346" w14:textId="724ECEDD">
+        <w:t>The current rules specify that an employer is responsible for providing regular evidence for off the job hours. These hours must be logged by the learner on a regular basis, as funding is dependent on this evidence. MITSkills as the provider makes this part of our contracted agreement with you as the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267BF844" w14:textId="77777777" w:rsidR="0034335E" w:rsidRDefault="00733641" w:rsidP="004A0F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information on off the job training is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="003E70E7">
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="0034335E" w:rsidRPr="003E70E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003E70E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00301813" w:rsidP="004A0F5D" w14:paraId="3DE30C0F" w14:textId="4A525F42">
+    <w:p w14:paraId="7CF00877" w14:textId="77777777" w:rsidR="00301813" w:rsidRDefault="00733641" w:rsidP="004A0F5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DBA5264" wp14:editId="3FF76EF1">
             <wp:extent cx="4770023" cy="2170430"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="12" name="Picture 12" descr="A hand writing on a whiteboard&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Picture 12" descr="A hand writing on a whiteboard&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId52"/>
+                        <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId44"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4842953" cy="2203614"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00301813" w14:paraId="0F0993F2" w14:textId="27E1B39A">
+    <w:p w14:paraId="1F81AD2D" w14:textId="77777777" w:rsidR="00301813" w:rsidRDefault="00733641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E70E7" w:rsidP="00301813" w14:paraId="4D6CF612" w14:textId="030AF00E">
+    <w:p w14:paraId="4CDD5936" w14:textId="77777777" w:rsidR="003E70E7" w:rsidRDefault="00733641" w:rsidP="00301813">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1267D843" wp14:editId="2E14DE40">
             <wp:extent cx="3558589" cy="2001657"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Picture 13"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId54"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3570069" cy="2008114"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00715871" w:rsidP="00715871" w14:paraId="496BCB71" w14:textId="77777777">
+    <w:p w14:paraId="62B4397E" w14:textId="77777777" w:rsidR="00715871" w:rsidRDefault="00733641" w:rsidP="00715871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t>Complaints</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="001F5F"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44505" w:rsidRPr="00C44505" w:rsidP="00301813" w14:paraId="47A70E46" w14:textId="63778CF6">
+    <w:p w14:paraId="370E7E8D" w14:textId="77777777" w:rsidR="00C44505" w:rsidRPr="00C44505" w:rsidRDefault="00733641" w:rsidP="00301813">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44505">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are dissatisfied with any aspect of your learner’s course; in the first instance you should raise your complaint with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skills Coach</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44505">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44505" w:rsidRPr="00C44505" w:rsidP="00C44505" w14:paraId="6EDB6AB8" w14:textId="77777777">
+    <w:p w14:paraId="4219B0A7" w14:textId="77777777" w:rsidR="00C44505" w:rsidRPr="00C44505" w:rsidRDefault="00733641" w:rsidP="00C44505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44505">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If this is not possible, or they are unable to provide a satisfactory response, you should then put your complaint in writing, using the MIT Skills’ Complaints Form (available on the website under Employer and Learner Documents), which should be sent to the Departmental Manager who will co-ordinate an investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44505" w:rsidP="00C44505" w14:paraId="19EA38C5" w14:textId="77777777">
+    <w:p w14:paraId="6E9AD0CE" w14:textId="6053D985" w:rsidR="00C44505" w:rsidRDefault="00733641" w:rsidP="00C44505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44505">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t>MITSkills will log your complaint and initiate a full investigation of the circumstances. We will provide a response within 10 working days of receipt. The final decision rests with Senior Management except where the complaint lies with the Awarding Body</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44505">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will log your complaint and initiate a full investigation of the circumstances. We will provide a response within 10 working days of receipt. The final decision rests with Senior Management except where the complaint lies with the Awarding Body where the Awarding Body procedures will apply.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D5496D" w:rsidP="00C44505" w14:paraId="12433D84" w14:textId="36249653">
+        <w:t xml:space="preserve"> where the Awarding Body procedures will apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44495C62" w14:textId="77777777" w:rsidR="00D5496D" w:rsidRDefault="00733641" w:rsidP="00C44505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005927BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A full copy of our Formal Complaints Procedure is available on our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="002350E8">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00D5496D" w:rsidRPr="002350E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00301813" w:rsidP="00C44505" w14:paraId="4B36FCCC" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EE680A" w14:paraId="2F39F58F" w14:textId="77777777">
+    <w:p w14:paraId="4D69E4A8" w14:textId="77777777" w:rsidR="00301813" w:rsidRDefault="00301813" w:rsidP="00C44505">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7275DEB0" w14:textId="77777777" w:rsidR="00EE680A" w:rsidRDefault="00733641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidP="007123B3" w14:paraId="154FD18F" w14:textId="10D7508D">
+    <w:p w14:paraId="2EED0817" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D640E0">
+        <w:lastRenderedPageBreak/>
         <w:t>GDPR and Data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Protection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidRPr="009904AB" w:rsidP="007123B3" w14:paraId="32270D74" w14:textId="581DE2A2">
+    <w:p w14:paraId="565C2176" w14:textId="77777777" w:rsidR="007123B3" w:rsidRPr="009904AB" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E52D082">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employers, their staff, and learners are asked for permission by </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="007123B3" w:rsidRPr="009904AB" w:rsidP="007123B3" w14:paraId="1F3BDEF4" w14:textId="77777777">
+        <w:t>Employers, their staff, and learners are asked for permission by MITSkills to share and use data which includes data sharing with the Department of Education and other bodies, including for research purposes. Most data will be stored for a period of 10 years as part of funding evidence requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277C942B" w14:textId="22350097" w:rsidR="007123B3" w:rsidRPr="009904AB" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contacting us: your data, your rights to access and confirm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">or amend your data, held by </w:t>
+        <w:t>or amend your data, held by MITSkills. Individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
+        <w:t xml:space="preserve"> can request a change to their own data or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>. Individual</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>copy of data on production of certified copies of two forms of ID (see LRS list below - one of which must be photographic). Certification of identity must be by a legal or medical professional or</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can request a change to their own data or </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve"> if a learner is studying, by a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Skills Coach</w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">copy of data on production of certified copies of two forms of ID (see LRS list below - one of which must be photographic). Certification of identity must be by a legal or medical professional or if a learner is studying, by a </w:t>
-[...5 lines deleted...]
-        <w:t>Skills Coach</w:t>
+        <w:t xml:space="preserve"> and sent to the address below. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and sent to the address below. </w:t>
-[...5 lines deleted...]
-        <w:t>Y</w:t>
+        <w:t xml:space="preserve">ou can also change your contact preferences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>through</w:t>
       </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou can also change your contact preferences </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> the same process. Please note funding may be impacted where data is changed or withdrawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714D0977" w14:textId="5DEC8E14" w:rsidR="007123B3" w:rsidRPr="009904AB" w:rsidRDefault="00733641" w:rsidP="007123B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the same process. Please note funding may be impacted where data is changed or withdrawn.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>The information you provide to us is controlled by MITSkills as the ‘Data Controller’</w:t>
+      </w:r>
+      <w:r w:rsidR="00634A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">The information you provide to us is controlled by </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> however, data that may be supplied to us by any third party is controlled by them, including for the purpose of the Data Protection Act 2018 (the Act) and any other applicable laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3370FDE3" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009904AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MITSkills</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>If you have any questions or queries concerning our services or this Privacy Policy or your data, we are always keen to hear from our customers or system users (especially if you feel we’ve let you down or fallen short of your expectations). We are always grateful for any time you spend providing us with the knowledge we need to ensure our customers are completely satisfied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidP="007123B3" w14:paraId="2EFA00E4" w14:textId="77777777">
+    <w:p w14:paraId="10C8B76C" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You can contact us by email at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
-        <w:r w:rsidRPr="00067678">
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidR="007123B3" w:rsidRPr="00067678">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>GDPR@mitskills.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00067678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or alternatively write to us at: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidRPr="00865FCF" w:rsidP="007123B3" w14:paraId="4800F622" w14:textId="77777777">
+    <w:p w14:paraId="7F31686C" w14:textId="77777777" w:rsidR="007123B3" w:rsidRPr="00865FCF" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00865FCF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>c/o Hani Zubeidi (Data Controller)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidP="007123B3" w14:paraId="67EF3EE1" w14:textId="77777777">
+    <w:p w14:paraId="257FEE4C" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067678">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>MIT SKILLS Ltd- 12/13 Camphill Industrial Estate - West Byfleet - KT14 6EW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007123B3" w:rsidP="007123B3" w14:paraId="604C3758" w14:textId="77777777">
+    <w:p w14:paraId="37E5A536" w14:textId="77777777" w:rsidR="007123B3" w:rsidRDefault="00733641" w:rsidP="007123B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BBC1F3A" wp14:editId="7787C170">
             <wp:extent cx="4821936" cy="3614928"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="19" name="Picture 19" descr="A close-up of words&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19" name="Picture 19" descr="A close-up of words&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
+                    <a:blip r:embed="rId48" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
-                        </a:ext>
-[...1 lines deleted...]
-                          <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId58"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4821936" cy="3614928"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="112500"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B1D1E" w:rsidP="001B1D1E" w14:paraId="6FE45D7D" w14:textId="2AC477C0">
+    <w:p w14:paraId="2B8A3732" w14:textId="4A92E65B" w:rsidR="00027839" w:rsidRPr="00347D10" w:rsidRDefault="00027839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="0031327E" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Further Support and Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D596F5" w14:textId="011BD74A" w:rsidR="00B50DB8" w:rsidRPr="00347D10" w:rsidRDefault="008D66E7" w:rsidP="00B50DB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In addition to the information supplied in this handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0BC9" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, MITSkills provides a range of information, advice and guidance via</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46EDF" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your learner’s assessor/tutor or through</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4772" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50DB8" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IAG trained staff who can be contacted via phoning on 0300 303 2225 between 9 - 5 pm, Monday to Friday.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE27CF8" w14:textId="5F3F5A3A" w:rsidR="00B50DB8" w:rsidRPr="00B50DB8" w:rsidRDefault="00B50DB8" w:rsidP="00B50DB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alternatively, our Business Development Team</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1F22" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can provide additional support in relation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3777C" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E313A4" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3777C" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">many </w:t>
+      </w:r>
+      <w:r w:rsidR="00347D10" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>areas such</w:t>
+      </w:r>
+      <w:r w:rsidR="00E313A4" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1F22" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5520" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Skills Audits, Recruitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C1E" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3777C" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Digital Apprenticeship Service Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16EDC" w:rsidRPr="00347D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004089DD" w14:textId="610CFF2E" w:rsidR="0031327E" w:rsidRPr="008D66E7" w:rsidRDefault="0031327E" w:rsidP="005E438E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFFED04" w14:textId="5BE4F3AA" w:rsidR="001B1D1E" w:rsidRDefault="00733641" w:rsidP="001B1D1E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="001B1D1E">
         <w:t xml:space="preserve">Useful links to government policies on </w:t>
       </w:r>
       <w:r w:rsidR="00222D35">
         <w:t>learners/apprentices</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1D1E">
         <w:t xml:space="preserve"> in the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B2C14" w:rsidRPr="003B2C14" w:rsidP="003B2C14" w14:paraId="5F2772F3" w14:textId="08DB71AE">
+    <w:p w14:paraId="1834C1F2" w14:textId="63A9F3CE" w:rsidR="003B2C14" w:rsidRPr="003B2C14" w:rsidRDefault="00733641" w:rsidP="003B2C14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2C14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">For further information on apprenticeship levy, please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B2C14" w:rsidR="001F609B">
+        <w:t xml:space="preserve">For further information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00880A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2C14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apprenticeship levy, please </w:t>
+      </w:r>
+      <w:r w:rsidR="001F609B" w:rsidRPr="003B2C14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B2C14" w:rsidRPr="00B25295" w:rsidP="003B2C14" w14:paraId="71A94473" w14:textId="12E70050">
+    <w:p w14:paraId="3B010E65" w14:textId="77777777" w:rsidR="003B2C14" w:rsidRPr="00B25295" w:rsidRDefault="003B2C14" w:rsidP="003B2C14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00B25295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/employing-an-apprentice/get-funding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004B3430" w:rsidRPr="00B25295" w:rsidP="003B2C14" w14:paraId="28EE055E" w14:textId="072B26D1">
+    <w:p w14:paraId="32921C59" w14:textId="77777777" w:rsidR="004B3430" w:rsidRPr="00B25295" w:rsidRDefault="004B3430" w:rsidP="003B2C14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00B25295">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/manage-apprenticeship-funds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001B1D1E" w:rsidP="003B2C14" w14:paraId="45F1D915" w14:textId="20DE8357">
+    <w:p w14:paraId="2A564C23" w14:textId="77777777" w:rsidR="001B1D1E" w:rsidRDefault="00733641" w:rsidP="003B2C14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746A4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Control of Substances Hazardous to Health Regulations 2002 (COSHH) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidP="002B6AF9" w14:paraId="0E72F5F7" w14:textId="4C573157">
+    <w:p w14:paraId="4BB3B155" w14:textId="77777777" w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidRDefault="002B6AF9" w:rsidP="002B6AF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00FC73BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>https://www.hse.gov.uk/coshh/basics/ind</w:t>
-[...6 lines deleted...]
-          <w:t>ex.htm</w:t>
+          <w:t>https://www.hse.gov.uk/coshh/basics/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00794652" w:rsidP="00794652" w14:paraId="23B4B83D" w14:textId="77AFF972">
+    <w:p w14:paraId="47A6E2D2" w14:textId="77777777" w:rsidR="00794652" w:rsidRDefault="00733641" w:rsidP="00794652">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32F73">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Control of Noise at Work Regulations 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32F73" w:rsidP="00C32F73" w14:paraId="4CCC0464" w14:textId="797FB637">
+    <w:p w14:paraId="68585D11" w14:textId="77777777" w:rsidR="00C32F73" w:rsidRDefault="00C32F73" w:rsidP="00C32F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pubns/indg362.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E03842" w:rsidP="00E03842" w14:paraId="19DC63E6" w14:textId="3A3EF64A">
+    <w:p w14:paraId="20F739A8" w14:textId="77777777" w:rsidR="00E03842" w:rsidRDefault="00733641" w:rsidP="00E03842">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Electricity at Work Regulations 1989 Third Edition 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE72A6" w:rsidP="00DE72A6" w14:paraId="0D91A366" w14:textId="706FF80E">
+    <w:p w14:paraId="476BABC3" w14:textId="77777777" w:rsidR="00DE72A6" w:rsidRDefault="00DE72A6" w:rsidP="00DE72A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pUbns/priced/hsr25.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00456B72" w:rsidP="00456B72" w14:paraId="4748E1D3" w14:textId="3E57B556">
+    <w:p w14:paraId="08A9277E" w14:textId="77777777" w:rsidR="00456B72" w:rsidRDefault="00733641" w:rsidP="00456B72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D5F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Management of Health and Safety at Work Regulations 1999 Guidance for Managing Health and Safety (free HSE online book)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D5F40" w:rsidP="008D5F40" w14:paraId="4B6C9B4F" w14:textId="3A207291">
+    <w:p w14:paraId="5C5CC378" w14:textId="77777777" w:rsidR="008D5F40" w:rsidRDefault="008D5F40" w:rsidP="008D5F40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/managing/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00844BAE" w:rsidP="00844BAE" w14:paraId="1C5A4BE2" w14:textId="77777777">
+    <w:p w14:paraId="6DC3C35C" w14:textId="77777777" w:rsidR="00844BAE" w:rsidRDefault="00733641" w:rsidP="00844BAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844BAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Provision and Use of Work Equipment Regulations 1998</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844BAE" w:rsidP="00844BAE" w14:paraId="5EA5774C" w14:textId="2E6D52BF">
+    <w:p w14:paraId="0A2A886D" w14:textId="77777777" w:rsidR="00844BAE" w:rsidRDefault="00844BAE" w:rsidP="00844BAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/work-equipment-machinery/puwer.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0014605B" w:rsidP="0014605B" w14:paraId="5ED21990" w14:textId="72567A75">
+    <w:p w14:paraId="1CC07592" w14:textId="77777777" w:rsidR="0014605B" w:rsidRDefault="00733641" w:rsidP="0014605B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64BAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Manual Handling Operations Regulations 1992 fourth ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64BAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C64BAE" w:rsidP="00C64BAE" w14:paraId="1F3C5C8A" w14:textId="0BA834E2">
+    <w:p w14:paraId="1E6B2FD1" w14:textId="77777777" w:rsidR="00C64BAE" w:rsidRDefault="00C64BAE" w:rsidP="00C64BAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pubns/books/l23.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009B438A" w:rsidP="009B438A" w14:paraId="69DDA7CD" w14:textId="124173A9">
+    <w:p w14:paraId="11162D3C" w14:textId="77777777" w:rsidR="009B438A" w:rsidRDefault="00733641" w:rsidP="009B438A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7353">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Workplace (Health, Safety and Welfare) Regulations 1992</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD7353" w:rsidP="00DD7353" w14:paraId="1295991E" w14:textId="29D62B38">
+    <w:p w14:paraId="1AD21524" w14:textId="77777777" w:rsidR="00DD7353" w:rsidRDefault="00DD7353" w:rsidP="00DD7353">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pubns/indg244.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00505FF2" w:rsidP="009B0EE8" w14:paraId="48872DA0" w14:textId="3D4BE059">
+    <w:p w14:paraId="0881BE5A" w14:textId="77777777" w:rsidR="00505FF2" w:rsidRDefault="00733641" w:rsidP="009B0EE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0EE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Personal Protective Equipment at Work Regulations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D1DAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Update April 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidP="009B0EE8" w14:paraId="18710869" w14:textId="403F211C">
+    <w:p w14:paraId="747045FA" w14:textId="77777777" w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidRDefault="002B6AF9" w:rsidP="009B0EE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00FC73BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/ppe/ppe-regulations-2022.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000469F7" w:rsidRPr="000469F7" w:rsidP="000469F7" w14:paraId="0F394711" w14:textId="2DA5F94E">
+    <w:p w14:paraId="12398C5F" w14:textId="1A5222E6" w:rsidR="000469F7" w:rsidRPr="000469F7" w:rsidRDefault="00733641" w:rsidP="000469F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000469F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Health and Safety (Display Screen Equipment) Regulations 1992</w:t>
       </w:r>
+      <w:r w:rsidR="00880A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00B93E66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> updated 2002</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62311" w:rsidP="000469F7" w14:paraId="60A7C78E" w14:textId="46B0AC79">
+    <w:p w14:paraId="44CAD86D" w14:textId="77777777" w:rsidR="00A62311" w:rsidRDefault="00A62311" w:rsidP="000469F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pubns/priced/l26.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003C20F0" w:rsidP="003C20F0" w14:paraId="203A6118" w14:textId="2CB42847">
+    <w:p w14:paraId="34DDA51D" w14:textId="77777777" w:rsidR="003C20F0" w:rsidRDefault="00733641" w:rsidP="003C20F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0C02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fire Precautions (places of work) Regulations 1997</w:t>
       </w:r>
       <w:r w:rsidR="00991A85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Order 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidP="002B6AF9" w14:paraId="6F72F2C5" w14:textId="751DF25C">
+    <w:p w14:paraId="3614295F" w14:textId="77777777" w:rsidR="002B6AF9" w:rsidRPr="002B6AF9" w:rsidRDefault="002B6AF9" w:rsidP="002B6AF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00FC73BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.legislation.gov.uk/uksi/2005/1541/2021-10-01/data.xht?view=snippet&amp;wrap=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00F31F84" w:rsidP="00505322" w14:paraId="5E13AB01" w14:textId="25C15A7E">
+    <w:p w14:paraId="3E83E134" w14:textId="3528A584" w:rsidR="00F31F84" w:rsidRDefault="00733641" w:rsidP="00505322">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690516">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Construction Design Management Regulations 2015</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00690516" w:rsidP="00690516" w14:paraId="365C8221" w14:textId="68C79393">
+        <w:t xml:space="preserve">Construction Design </w:t>
+      </w:r>
+      <w:r w:rsidR="00880A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690516">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Management Regulations 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64634A80" w14:textId="77777777" w:rsidR="00690516" w:rsidRDefault="00690516" w:rsidP="00690516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/construction/cdm/2015/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BE6111" w:rsidRPr="00BE6111" w:rsidP="00BE6111" w14:paraId="7A6EB530" w14:textId="77777777">
+    <w:p w14:paraId="502DFCB2" w14:textId="77777777" w:rsidR="00BE6111" w:rsidRPr="00BE6111" w:rsidRDefault="00733641" w:rsidP="00BE6111">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6111">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Working at Heights Regulations 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3CC7" w:rsidP="00BE6111" w14:paraId="18BCFC69" w14:textId="2627006D">
+    <w:p w14:paraId="0F441D99" w14:textId="77777777" w:rsidR="00AB3CC7" w:rsidRDefault="00AB3CC7" w:rsidP="00BE6111">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="001B0733">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.hse.gov.uk/pubns/indg401.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="006859F0" w:rsidP="0033174A" w14:paraId="4E9F0DED" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00FB087C" w:rsidP="0033174A" w14:paraId="129DD8ED" w14:textId="50D320D3">
+    <w:p w14:paraId="43301D65" w14:textId="77777777" w:rsidR="006859F0" w:rsidRDefault="006859F0" w:rsidP="0033174A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E488FB" w14:textId="77777777" w:rsidR="00FB087C" w:rsidRDefault="00733641" w:rsidP="0033174A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033174A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This list is not necessarily exhaustive. Further advice can be found on the HSE </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="0033174A">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidR="00FB087C" w:rsidRPr="0033174A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>webs</w:t>
-[...6 lines deleted...]
-          <w:t>ite</w:t>
+          <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0033174A" w:rsidR="0033174A">
+      <w:r w:rsidR="0033174A" w:rsidRPr="0033174A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00222D35" w:rsidP="007C2260" w14:paraId="2832D547" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="007C2260" w:rsidP="007C2260" w14:paraId="342B7517" w14:textId="6C08C9CE">
+    <w:p w14:paraId="0567BE22" w14:textId="77777777" w:rsidR="00222D35" w:rsidRDefault="00222D35" w:rsidP="007C2260">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F5D39F" w14:textId="1104F9F6" w:rsidR="007C2260" w:rsidRDefault="00733641" w:rsidP="007C2260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Disclaimer – all information was correct at the time of going to print and is subject to changed according to government policy</w:t>
+        <w:t xml:space="preserve">Disclaimer – all information was correct at the time of going to print and is subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00880A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> according to government policy</w:t>
       </w:r>
       <w:r w:rsidR="00147C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00222D35" w:rsidP="007C2260" w14:paraId="71713E01" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidP="00147C54" w14:paraId="0237B8D1" w14:textId="77777777">
+    <w:p w14:paraId="2CC48096" w14:textId="77777777" w:rsidR="00222D35" w:rsidRDefault="00222D35" w:rsidP="007C2260">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0985BDDB" w14:textId="77777777" w:rsidR="00222D35" w:rsidRDefault="00222D35" w:rsidP="007C2260">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD13959" w14:textId="77777777" w:rsidR="00222D35" w:rsidRPr="007C2260" w:rsidRDefault="00222D35" w:rsidP="007C2260">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7791ED69" w14:textId="77777777" w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidRDefault="00733641" w:rsidP="00147C54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580810">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Did you know you can upskill your existing staff through an apprenticeship?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidP="00147C54" w14:paraId="2EB9EC04" w14:textId="77777777">
+    <w:p w14:paraId="344DCC82" w14:textId="77777777" w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidRDefault="00733641" w:rsidP="00147C54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580810">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>We can recruit new apprentices to fill staff vacancies (free recruitment service).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidP="00147C54" w14:paraId="2DA010E0" w14:textId="77777777">
+    <w:p w14:paraId="27AB5857" w14:textId="77777777" w:rsidR="007C2260" w:rsidRPr="00580810" w:rsidRDefault="00733641" w:rsidP="00147C54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580810">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>We are one of the leading providers for apprenticeship training delivery nationwide. Delivering over 500 qualifications, our clients include employers both large and small.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147C54" w:rsidP="00147C54" w14:paraId="18955542" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00875D93" w:rsidP="00875D93" w14:paraId="0FFE285D" w14:textId="77777777">
+    <w:p w14:paraId="7368D586" w14:textId="77777777" w:rsidR="00147C54" w:rsidRDefault="00147C54" w:rsidP="00147C54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D4604E" w14:textId="77777777" w:rsidR="00316EB9" w:rsidRDefault="00316EB9" w:rsidP="00147C54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497F5618" w14:textId="22F958BB" w:rsidR="00875D93" w:rsidRDefault="00733641" w:rsidP="00875D93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B05C9">
         <w:t>To book training for your staff or for more information</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>MITSkills</w:t>
+      <w:r w:rsidR="00880A2F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contact MITSkills</w:t>
       </w:r>
       <w:r w:rsidRPr="00875D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00875D93" w:rsidP="00875D93" w14:paraId="71A11FCB" w14:textId="7BD7FEC5">
+    <w:p w14:paraId="3516B4AE" w14:textId="77777777" w:rsidR="00875D93" w:rsidRDefault="00733641" w:rsidP="00875D93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00875D93">
         <w:t xml:space="preserve">Telephone: </w:t>
       </w:r>
       <w:r w:rsidR="00983811">
         <w:t>0300 303 2225</w:t>
       </w:r>
       <w:r w:rsidRPr="00875D93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0033174A" w:rsidRPr="0033174A" w:rsidP="00875D93" w14:paraId="2A0B7674" w14:textId="3757489E">
+    <w:p w14:paraId="431E4882" w14:textId="77777777" w:rsidR="0033174A" w:rsidRPr="0033174A" w:rsidRDefault="00733641" w:rsidP="00875D93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875D93">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
-        <w:r w:rsidRPr="00875D93">
+      <w:hyperlink r:id="rId64">
+        <w:r w:rsidR="0033174A" w:rsidRPr="00875D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hello@mitskills.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0033174A" w:rsidRPr="009B0EE8" w:rsidP="00FB087C" w14:paraId="6B6334FE" w14:textId="056063E4">
+    <w:p w14:paraId="7BD08022" w14:textId="77777777" w:rsidR="0033174A" w:rsidRPr="009B0EE8" w:rsidRDefault="0033174A" w:rsidP="00FB087C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B25295" w:rsidRPr="00746A4D" w:rsidP="00746A4D" w14:paraId="007617EF" w14:textId="15C63761">
+    <w:p w14:paraId="08D0A18D" w14:textId="77777777" w:rsidR="00B25295" w:rsidRPr="00746A4D" w:rsidRDefault="00B25295" w:rsidP="00746A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00590D46" w:rsidRPr="00F81D18" w:rsidP="00590D46" w14:paraId="15DF1B4E" w14:textId="32DFD94F">
+    <w:p w14:paraId="46D241D0" w14:textId="77777777" w:rsidR="00590D46" w:rsidRPr="00F81D18" w:rsidRDefault="00733641" w:rsidP="00590D46">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69031B48" wp14:editId="373A76F8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>975360</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3879850" cy="827466"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="Picture 22" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Picture 22" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print">
+                    <a:blip r:embed="rId65" cstate="print">
                       <a:extLst>
-                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3879850" cy="827466"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId55"/>
+    <w:sectPr w:rsidR="00590D46" w:rsidRPr="00F81D18">
+      <w:headerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12593C54" w14:textId="77777777" w:rsidR="002C7190" w:rsidRDefault="002C7190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43776D38" w14:textId="77777777" w:rsidR="002C7190" w:rsidRDefault="002C7190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6677,1333 +7028,1340 @@
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
     <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6833E51A" w14:textId="77777777" w:rsidR="002C7190" w:rsidRDefault="002C7190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="68BE6D89" w14:textId="77777777" w:rsidR="002C7190" w:rsidRDefault="002C7190">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001B0A78" w14:paraId="4862F7C5" w14:textId="59757C24">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7048F2E3" w14:textId="77777777" w:rsidR="001B0A78" w:rsidRDefault="00733641">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C6E7F48" wp14:editId="4615BEFA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-670560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-297180</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2049780" cy="226643"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2049780" cy="226643"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001B0A78" w14:paraId="0620B8CF" w14:textId="77777777">
+  <w:p w14:paraId="399AD1F8" w14:textId="77777777" w:rsidR="001B0A78" w:rsidRDefault="001B0A78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18A76D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F6A51A2"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="BBD2F0E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8744DC9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C73271B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="349A4D92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4C48CBBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3158769E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31A600E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="06C40E2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="256041AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B722670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96608A9E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="6F521C42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90826A28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E2880F1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15EC7968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2294CF72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FCC6006A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2C86722C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="642C51F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2F0AF1E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3183332C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CADAA372"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A9080720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CF6840F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B0F06DE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2206" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0F8026EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6054156E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3646" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8C60B7BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="907A2AD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5086" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FB7C4824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5806" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EEE6AB50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6526" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E24CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0964BDEC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C7964AF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D1DC76DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92EE2456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63202BF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32A0B352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E0B66980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C6509BC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DC44A90A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="787CB702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41970D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B5C9CC4"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="0BF87970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="51743FBE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2757" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="AC20E91E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3774" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="E6BC5362">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4791" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="4A982150">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="46ACA40C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="E176F6BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7842" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="6568A17E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8859" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="0B3447DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9876" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C952770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BA02D76"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="3C76D212">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="8780A25C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2757" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="3FEED816">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3774" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="54942BF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4791" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="EA601430">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="C1AEB6AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="E0D61656">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7842" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="2C10E634">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8859" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="DCA0A5B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9876" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55001CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A564ABA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="4F329E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23F85670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7BA28D26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78BEA940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9EE8BA1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="481847D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14D6D84A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2F9031E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="327C3448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="567E5F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDACCF9A"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="FB1CE740">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2311" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="11089E00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3279" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="CEC4CD7C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4238" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="B35AF57C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5197" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="3202E3D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6156" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="7CA2DE22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7115" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="51E4196A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8074" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="5E6EFA6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9033" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="483A39C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9992" w:hanging="152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2A3A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76503FF0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FD1E32DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5E6273AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0204C5FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DD1AB5CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="09BA9D78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ACC8170A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="216A2DF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E48673EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3A6EDC98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6A354C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFB63730"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C1EE778A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7F8232DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7852588E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C3D2D552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2E6C2B7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0B0623D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5336D49C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="123E2250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DC86B246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1117022150">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1197503551">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="794566931">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="5640755">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1238201500">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1426460959">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="87045270">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="666131053">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1972010528">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="473377578">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB3D11"/>
     <w:rsid w:val="0000342F"/>
     <w:rsid w:val="00016496"/>
     <w:rsid w:val="00027465"/>
     <w:rsid w:val="00027589"/>
+    <w:rsid w:val="00027839"/>
     <w:rsid w:val="000469F7"/>
     <w:rsid w:val="00054663"/>
     <w:rsid w:val="00056D6B"/>
     <w:rsid w:val="000634E1"/>
     <w:rsid w:val="000649B4"/>
     <w:rsid w:val="00067678"/>
     <w:rsid w:val="0007454C"/>
     <w:rsid w:val="000966D7"/>
     <w:rsid w:val="000C452B"/>
     <w:rsid w:val="000C51FD"/>
     <w:rsid w:val="000D6879"/>
     <w:rsid w:val="000F1A0D"/>
     <w:rsid w:val="000F7629"/>
     <w:rsid w:val="001031E2"/>
     <w:rsid w:val="001036AB"/>
     <w:rsid w:val="00112E0F"/>
     <w:rsid w:val="0011454F"/>
     <w:rsid w:val="00121323"/>
     <w:rsid w:val="001252CF"/>
     <w:rsid w:val="00135302"/>
     <w:rsid w:val="00142C66"/>
     <w:rsid w:val="0014605B"/>
     <w:rsid w:val="00147C54"/>
     <w:rsid w:val="0015675B"/>
     <w:rsid w:val="00156E27"/>
@@ -8016,68 +8374,73 @@
     <w:rsid w:val="001B0773"/>
     <w:rsid w:val="001B0A78"/>
     <w:rsid w:val="001B1D1E"/>
     <w:rsid w:val="001C73FA"/>
     <w:rsid w:val="001D3667"/>
     <w:rsid w:val="001D3ECD"/>
     <w:rsid w:val="001F0CE4"/>
     <w:rsid w:val="001F52DF"/>
     <w:rsid w:val="001F609B"/>
     <w:rsid w:val="00203AA2"/>
     <w:rsid w:val="00205C02"/>
     <w:rsid w:val="00211022"/>
     <w:rsid w:val="00221180"/>
     <w:rsid w:val="00222C5B"/>
     <w:rsid w:val="00222D35"/>
     <w:rsid w:val="00223253"/>
     <w:rsid w:val="002350E8"/>
     <w:rsid w:val="00247FE3"/>
     <w:rsid w:val="00253DBD"/>
     <w:rsid w:val="00271FF7"/>
     <w:rsid w:val="00285DF1"/>
     <w:rsid w:val="0029710B"/>
     <w:rsid w:val="002A0BBC"/>
     <w:rsid w:val="002B6AF9"/>
     <w:rsid w:val="002B764F"/>
+    <w:rsid w:val="002B7CA8"/>
     <w:rsid w:val="002C205F"/>
     <w:rsid w:val="002C23F7"/>
     <w:rsid w:val="002C5DF7"/>
+    <w:rsid w:val="002C7190"/>
     <w:rsid w:val="002D4CE7"/>
     <w:rsid w:val="002E0258"/>
     <w:rsid w:val="002E4DE3"/>
     <w:rsid w:val="002E7673"/>
     <w:rsid w:val="002F2E5E"/>
+    <w:rsid w:val="00300EE2"/>
     <w:rsid w:val="00301813"/>
     <w:rsid w:val="00306117"/>
     <w:rsid w:val="00311AEE"/>
     <w:rsid w:val="00312939"/>
+    <w:rsid w:val="0031327E"/>
     <w:rsid w:val="00316EB9"/>
     <w:rsid w:val="00322C0B"/>
     <w:rsid w:val="00323CAE"/>
     <w:rsid w:val="00330883"/>
     <w:rsid w:val="0033174A"/>
     <w:rsid w:val="0034335E"/>
+    <w:rsid w:val="00347D10"/>
     <w:rsid w:val="00373436"/>
     <w:rsid w:val="00376EF1"/>
     <w:rsid w:val="003A2E4D"/>
     <w:rsid w:val="003B2C14"/>
     <w:rsid w:val="003B4542"/>
     <w:rsid w:val="003C18D7"/>
     <w:rsid w:val="003C1D5E"/>
     <w:rsid w:val="003C20F0"/>
     <w:rsid w:val="003C5595"/>
     <w:rsid w:val="003D53AD"/>
     <w:rsid w:val="003D750D"/>
     <w:rsid w:val="003E37BD"/>
     <w:rsid w:val="003E3A21"/>
     <w:rsid w:val="003E70E7"/>
     <w:rsid w:val="003E7370"/>
     <w:rsid w:val="004002FF"/>
     <w:rsid w:val="0040082B"/>
     <w:rsid w:val="0040681E"/>
     <w:rsid w:val="0041010E"/>
     <w:rsid w:val="004113F3"/>
     <w:rsid w:val="004407B9"/>
     <w:rsid w:val="00443123"/>
     <w:rsid w:val="004518CB"/>
     <w:rsid w:val="00456B72"/>
     <w:rsid w:val="00456C61"/>
@@ -8092,315 +8455,360 @@
     <w:rsid w:val="004B05C9"/>
     <w:rsid w:val="004B3430"/>
     <w:rsid w:val="004C6D57"/>
     <w:rsid w:val="004D7386"/>
     <w:rsid w:val="004E127E"/>
     <w:rsid w:val="00500089"/>
     <w:rsid w:val="00505322"/>
     <w:rsid w:val="00505FF2"/>
     <w:rsid w:val="005214B1"/>
     <w:rsid w:val="00522077"/>
     <w:rsid w:val="005232DB"/>
     <w:rsid w:val="0053541C"/>
     <w:rsid w:val="00544DAB"/>
     <w:rsid w:val="005512DB"/>
     <w:rsid w:val="00552B02"/>
     <w:rsid w:val="00556EE6"/>
     <w:rsid w:val="00580810"/>
     <w:rsid w:val="00582402"/>
     <w:rsid w:val="00587722"/>
     <w:rsid w:val="00590D46"/>
     <w:rsid w:val="005927BB"/>
     <w:rsid w:val="005A3FFF"/>
     <w:rsid w:val="005B0CFA"/>
     <w:rsid w:val="005B33F9"/>
     <w:rsid w:val="005B557C"/>
+    <w:rsid w:val="005B70AB"/>
     <w:rsid w:val="005C1ACE"/>
     <w:rsid w:val="005C1C87"/>
     <w:rsid w:val="005D178E"/>
     <w:rsid w:val="005D46E2"/>
+    <w:rsid w:val="005E438E"/>
     <w:rsid w:val="0060462A"/>
     <w:rsid w:val="006062D2"/>
     <w:rsid w:val="00612423"/>
     <w:rsid w:val="00615651"/>
     <w:rsid w:val="00615AA8"/>
     <w:rsid w:val="00616993"/>
+    <w:rsid w:val="00634A2D"/>
     <w:rsid w:val="00636F5E"/>
     <w:rsid w:val="006540A0"/>
     <w:rsid w:val="0065482D"/>
     <w:rsid w:val="006609D6"/>
+    <w:rsid w:val="00662894"/>
     <w:rsid w:val="0066594B"/>
     <w:rsid w:val="00673DB1"/>
     <w:rsid w:val="006859F0"/>
     <w:rsid w:val="00686A7E"/>
     <w:rsid w:val="00690516"/>
     <w:rsid w:val="006A082E"/>
     <w:rsid w:val="006A5A13"/>
     <w:rsid w:val="006B1001"/>
     <w:rsid w:val="006B67C0"/>
     <w:rsid w:val="006C0C02"/>
     <w:rsid w:val="0070306B"/>
     <w:rsid w:val="00704508"/>
     <w:rsid w:val="007123B3"/>
     <w:rsid w:val="00714F0D"/>
     <w:rsid w:val="00715871"/>
     <w:rsid w:val="00715F7E"/>
+    <w:rsid w:val="00733641"/>
     <w:rsid w:val="00746A4D"/>
     <w:rsid w:val="00746D9E"/>
     <w:rsid w:val="007511F5"/>
     <w:rsid w:val="007632CE"/>
+    <w:rsid w:val="00764293"/>
     <w:rsid w:val="0077311F"/>
     <w:rsid w:val="0077546B"/>
     <w:rsid w:val="00775ECE"/>
     <w:rsid w:val="00782398"/>
     <w:rsid w:val="00783101"/>
     <w:rsid w:val="00784B53"/>
     <w:rsid w:val="00792965"/>
     <w:rsid w:val="00794652"/>
     <w:rsid w:val="007A1A50"/>
     <w:rsid w:val="007A1EA6"/>
     <w:rsid w:val="007A5C7E"/>
     <w:rsid w:val="007B1849"/>
     <w:rsid w:val="007B388F"/>
     <w:rsid w:val="007B5A8F"/>
     <w:rsid w:val="007C1ADB"/>
     <w:rsid w:val="007C2260"/>
+    <w:rsid w:val="007C4772"/>
     <w:rsid w:val="007D0F4F"/>
     <w:rsid w:val="007D2BEC"/>
     <w:rsid w:val="007E0034"/>
     <w:rsid w:val="007F490F"/>
     <w:rsid w:val="007F4DA3"/>
     <w:rsid w:val="007F5D2A"/>
     <w:rsid w:val="007F68DA"/>
     <w:rsid w:val="00811C1E"/>
     <w:rsid w:val="00820848"/>
     <w:rsid w:val="00824392"/>
     <w:rsid w:val="008307CD"/>
     <w:rsid w:val="00844BAE"/>
     <w:rsid w:val="00846278"/>
     <w:rsid w:val="00851DF2"/>
     <w:rsid w:val="00855F6D"/>
     <w:rsid w:val="00862931"/>
     <w:rsid w:val="00865FCF"/>
     <w:rsid w:val="00875D93"/>
+    <w:rsid w:val="00880A2F"/>
+    <w:rsid w:val="00882433"/>
     <w:rsid w:val="008859B6"/>
     <w:rsid w:val="00895175"/>
     <w:rsid w:val="008A31EF"/>
     <w:rsid w:val="008A79FA"/>
     <w:rsid w:val="008A7A04"/>
     <w:rsid w:val="008C5894"/>
     <w:rsid w:val="008D1DAB"/>
     <w:rsid w:val="008D5F40"/>
+    <w:rsid w:val="008D66E7"/>
     <w:rsid w:val="008D7C3C"/>
     <w:rsid w:val="008E1B15"/>
+    <w:rsid w:val="008F1F22"/>
     <w:rsid w:val="008F2590"/>
     <w:rsid w:val="008F27CC"/>
     <w:rsid w:val="008F3F55"/>
     <w:rsid w:val="009135C0"/>
     <w:rsid w:val="00923BC8"/>
     <w:rsid w:val="0092593D"/>
     <w:rsid w:val="0092663D"/>
+    <w:rsid w:val="009374CE"/>
     <w:rsid w:val="0094691F"/>
     <w:rsid w:val="00952EB4"/>
+    <w:rsid w:val="00964CCC"/>
     <w:rsid w:val="00970146"/>
     <w:rsid w:val="00975D44"/>
     <w:rsid w:val="00981D28"/>
     <w:rsid w:val="00983811"/>
     <w:rsid w:val="00984E93"/>
     <w:rsid w:val="0098556B"/>
     <w:rsid w:val="009864BE"/>
     <w:rsid w:val="009871BC"/>
     <w:rsid w:val="009904AB"/>
     <w:rsid w:val="00991A85"/>
     <w:rsid w:val="00995A94"/>
     <w:rsid w:val="009A0B20"/>
+    <w:rsid w:val="009A0BC9"/>
     <w:rsid w:val="009A619D"/>
     <w:rsid w:val="009A7D7A"/>
     <w:rsid w:val="009B0EE8"/>
     <w:rsid w:val="009B438A"/>
     <w:rsid w:val="009B58DB"/>
     <w:rsid w:val="009C1F63"/>
     <w:rsid w:val="009C6DA9"/>
     <w:rsid w:val="009D3667"/>
     <w:rsid w:val="009E6D77"/>
     <w:rsid w:val="009F5623"/>
     <w:rsid w:val="00A04F8C"/>
     <w:rsid w:val="00A1384F"/>
     <w:rsid w:val="00A15997"/>
     <w:rsid w:val="00A37D9E"/>
     <w:rsid w:val="00A40281"/>
     <w:rsid w:val="00A43B2B"/>
     <w:rsid w:val="00A44D5D"/>
     <w:rsid w:val="00A602F4"/>
     <w:rsid w:val="00A607E4"/>
     <w:rsid w:val="00A62311"/>
     <w:rsid w:val="00A631EB"/>
     <w:rsid w:val="00A826E0"/>
     <w:rsid w:val="00A90A60"/>
+    <w:rsid w:val="00A91DA1"/>
     <w:rsid w:val="00A93F64"/>
     <w:rsid w:val="00AA6C8D"/>
     <w:rsid w:val="00AB3CC7"/>
     <w:rsid w:val="00AB58FB"/>
     <w:rsid w:val="00AC3BAA"/>
     <w:rsid w:val="00AC4126"/>
     <w:rsid w:val="00AD38BF"/>
+    <w:rsid w:val="00AD5520"/>
+    <w:rsid w:val="00AE78F8"/>
     <w:rsid w:val="00AF5631"/>
     <w:rsid w:val="00B068E2"/>
     <w:rsid w:val="00B1483E"/>
     <w:rsid w:val="00B1646F"/>
     <w:rsid w:val="00B25295"/>
     <w:rsid w:val="00B35AC6"/>
     <w:rsid w:val="00B3714A"/>
     <w:rsid w:val="00B4559D"/>
+    <w:rsid w:val="00B50DB8"/>
     <w:rsid w:val="00B53A66"/>
     <w:rsid w:val="00B54D7E"/>
     <w:rsid w:val="00B57992"/>
     <w:rsid w:val="00B667BC"/>
+    <w:rsid w:val="00B72E80"/>
     <w:rsid w:val="00B72E86"/>
     <w:rsid w:val="00B73986"/>
     <w:rsid w:val="00B76BDF"/>
     <w:rsid w:val="00B87746"/>
     <w:rsid w:val="00B93E66"/>
+    <w:rsid w:val="00BA0119"/>
     <w:rsid w:val="00BB1A5E"/>
     <w:rsid w:val="00BB3D11"/>
     <w:rsid w:val="00BC055E"/>
     <w:rsid w:val="00BC79F5"/>
     <w:rsid w:val="00BE5647"/>
     <w:rsid w:val="00BE6111"/>
     <w:rsid w:val="00BF1709"/>
     <w:rsid w:val="00C0053E"/>
+    <w:rsid w:val="00C06C1E"/>
     <w:rsid w:val="00C122A6"/>
     <w:rsid w:val="00C20B0E"/>
     <w:rsid w:val="00C25B20"/>
     <w:rsid w:val="00C32F73"/>
     <w:rsid w:val="00C44505"/>
+    <w:rsid w:val="00C46EDF"/>
     <w:rsid w:val="00C5125D"/>
     <w:rsid w:val="00C515E0"/>
     <w:rsid w:val="00C64050"/>
     <w:rsid w:val="00C64BAE"/>
     <w:rsid w:val="00C70D39"/>
     <w:rsid w:val="00C81837"/>
     <w:rsid w:val="00C914A9"/>
+    <w:rsid w:val="00C957E5"/>
     <w:rsid w:val="00CC0346"/>
     <w:rsid w:val="00CC0C1B"/>
+    <w:rsid w:val="00CC1129"/>
     <w:rsid w:val="00CC77CA"/>
     <w:rsid w:val="00CC7A10"/>
     <w:rsid w:val="00CD2425"/>
     <w:rsid w:val="00CE510A"/>
     <w:rsid w:val="00CF01A4"/>
     <w:rsid w:val="00D015AE"/>
     <w:rsid w:val="00D10528"/>
     <w:rsid w:val="00D235EF"/>
     <w:rsid w:val="00D364B4"/>
     <w:rsid w:val="00D37A96"/>
     <w:rsid w:val="00D5496D"/>
     <w:rsid w:val="00D635F1"/>
     <w:rsid w:val="00D640E0"/>
     <w:rsid w:val="00D662F1"/>
     <w:rsid w:val="00D70B19"/>
     <w:rsid w:val="00D72058"/>
     <w:rsid w:val="00D80BAA"/>
     <w:rsid w:val="00D84751"/>
     <w:rsid w:val="00D90C67"/>
     <w:rsid w:val="00DA0D3A"/>
     <w:rsid w:val="00DA4D00"/>
     <w:rsid w:val="00DC6E5F"/>
     <w:rsid w:val="00DD1D79"/>
     <w:rsid w:val="00DD2FDC"/>
     <w:rsid w:val="00DD547D"/>
     <w:rsid w:val="00DD7353"/>
     <w:rsid w:val="00DE3EB9"/>
     <w:rsid w:val="00DE4BEC"/>
     <w:rsid w:val="00DE5747"/>
     <w:rsid w:val="00DE72A6"/>
     <w:rsid w:val="00DF1554"/>
     <w:rsid w:val="00DF1B57"/>
     <w:rsid w:val="00E03842"/>
     <w:rsid w:val="00E06CCD"/>
     <w:rsid w:val="00E07E8A"/>
     <w:rsid w:val="00E156B5"/>
+    <w:rsid w:val="00E16EDC"/>
     <w:rsid w:val="00E22501"/>
+    <w:rsid w:val="00E313A4"/>
     <w:rsid w:val="00E32040"/>
     <w:rsid w:val="00E35C42"/>
     <w:rsid w:val="00E455DF"/>
     <w:rsid w:val="00E86E92"/>
     <w:rsid w:val="00E91A2A"/>
     <w:rsid w:val="00EA16E1"/>
     <w:rsid w:val="00EA1900"/>
     <w:rsid w:val="00EA21DE"/>
     <w:rsid w:val="00EA5923"/>
     <w:rsid w:val="00EB7FAE"/>
     <w:rsid w:val="00EC1A9F"/>
     <w:rsid w:val="00ED38F7"/>
     <w:rsid w:val="00ED4F65"/>
     <w:rsid w:val="00ED6738"/>
     <w:rsid w:val="00EE2640"/>
     <w:rsid w:val="00EE3A10"/>
     <w:rsid w:val="00EE680A"/>
     <w:rsid w:val="00EF1D16"/>
     <w:rsid w:val="00EF559A"/>
     <w:rsid w:val="00EF5916"/>
     <w:rsid w:val="00F03C91"/>
     <w:rsid w:val="00F07006"/>
     <w:rsid w:val="00F139C2"/>
     <w:rsid w:val="00F15222"/>
     <w:rsid w:val="00F23574"/>
     <w:rsid w:val="00F2738E"/>
     <w:rsid w:val="00F31F84"/>
+    <w:rsid w:val="00F3777C"/>
     <w:rsid w:val="00F41500"/>
     <w:rsid w:val="00F5326B"/>
     <w:rsid w:val="00F65722"/>
     <w:rsid w:val="00F70898"/>
     <w:rsid w:val="00F81D18"/>
     <w:rsid w:val="00F91ED0"/>
     <w:rsid w:val="00FA0E72"/>
     <w:rsid w:val="00FA36C4"/>
     <w:rsid w:val="00FA4E61"/>
     <w:rsid w:val="00FA6331"/>
     <w:rsid w:val="00FB087C"/>
     <w:rsid w:val="00FC3366"/>
     <w:rsid w:val="00FC3B5B"/>
     <w:rsid w:val="00FC73BC"/>
     <w:rsid w:val="00FE025A"/>
     <w:rsid w:val="00FE375A"/>
     <w:rsid w:val="00FE38BF"/>
     <w:rsid w:val="5E52D082"/>
     <w:rsid w:val="6E9D2532"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="43181DA2"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1D525967"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CBCAA054-BE7C-42AD-8762-89BF09F98635}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8744,55 +9152,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B87746"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B87746"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="107DC5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
@@ -9496,64 +9904,79 @@
     <w:rPr>
       <w:color w:val="97C5E3" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00875D93"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00875D93"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B50DB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/incentive-payments-for-hiring-a-new-apprentice___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo1MDY1OjQ3OTM0YzM2Mzk2ZjNkYzM5ZTYyOThiZWIzNzdjZTdhMzA4MDRiNDZmYzAxOWIzZjJmODlkZTU5YjA2OGExZjk6cDpGOkY" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/publications/work-based-learners-and-the-prevent-statutory-duty___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo2ZjIyOjRjZDkzNGRhMjc3N2NiMTljZjJjNzRiNTcyNDg3YzdiMDk0NWM5OGIwOTdkNjEzMzYxOGE4ZDE4NzdkYzAyMWI6cDpGOkY" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/stress/mental-health.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpkYjRlOjQ0MzQ5NzhmNTAxYzI2NDA1Y2IzZjAyODBmMzZmOWIyNTdkY2ViMjc3MzViMTE2MzI4ZmUxMDAxZTQ3NDg3MmM6cDpGOkY" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/check-job-applicant-right-to-work___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpkYTczOjk5YjEzNmZhZGM0Y2YzNTA3Y2IzZDUwNDNiM2FhNWFlZDVlOTgxOTVlMmM5NWM4MTkwOGM1ZmNhYzU1NzdhYzM6cDpGOkY" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/collections/eu-settlement-scheme-employer-toolkit___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowZWIxOjg1NGMyYTYyZTljNGI0OTBlZmI3M2M5OWNhNzU1NGY0OGM5MjFjNzYyMzg3OTQ2NDg2MzUyYjIxMGFmNDgwODg6cDpGOkY" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/national-minimum-wage-rates___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0ODE3OjNiY2Y3NWFiODRiNTIzMjE2YmIwZTk1OGI5NzZiMDA2YzNiNjY2NGVjOGU0OTc5ODliNmI3YTRjYjNjNmFkOGM6cDpGOkY" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/employing-an-apprentice___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowYzA4OjA0MDA2YjhhYWNhNmM4MDlhYWQ2ZDhlMjk1YmY3YzRhMzVkNjVmZGNiZTI1NDRhNDBhYTU4OGY4MTU2ZGQ0N2I6cDpGOkY" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/apprenticeship-funding-rules___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpjYTNiOjNkNDE1NDBiZWNiYWQ3OTQ4YWRhZDc3ZmM4ZjI4NTJlMDM3YzczY2YyZWE5MTkwZjVlNDFjYzQ2YjEzN2ExNzM6cDpGOkY" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://help.apprenticeships.education.gov.uk/hc/en-gb/articles/360006713099-Apprenticeship-funding___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplZjlhOmIwY2NlMmExYTRhZTU1ZDE0YjA1NDQ3Zjc4MjQ3ZGY2MmE4MTk2ZmE4YmU5Y2FlYzIwMWUyYzhlNGYwMWU4Mjc6cDpGOkY" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/manage-apprenticeship-funds___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplODQ2OjlmOGYxZDYyZjllOTU0YTNlMDcwYzQ1ZjMyMWE3MTI2Y2M1OWQzMGRhZWI2OGRlYzgwY2UyOGQ0NjA4NWI2MDE6cDpGOkY" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/publications/apprenticeships-off-the-job-training___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoxYTM0OmNkZjA3MzAwYWExNmU2Y2JiNTFiYTk3Y2FjMGZlYzYwNGEwMzVhYmI4NTEzYzliNTc1OWQyODBmN2Q1ZDBlZjg6cDpGOkY" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://mitskills.com/policy-documents/___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoyNjZlOjE4NjdkNzViMDQ5NzhlYTYxZjZhNGI0ZjRhYzczNDQ1ZGZmYjM1M2Q4YjkzOTI4YzRkMTcyNzM1MDk2ZDEzNTQ6cDpGOkY" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GDPR@mitskills.com" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/employing-an-apprentice/get-funding___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowODMxOjA0MDBiMTVhMGNkNTdlZDg5OGRhMDYxMTlkY2E5YTI0ZjA2OTkxZDU1YzQyYzM4NWQzMWRhYWM1NzMxYWE5YTY6cDpGOkY" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/manage-apprenticeship-funds___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplODQ2OjlmOGYxZDYyZjllOTU0YTNlMDcwYzQ1ZjMyMWE3MTI2Y2M1OWQzMGRhZWI2OGRlYzgwY2UyOGQ0NjA4NWI2MDE6cDpGOkY" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/coshh/basics/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzphY2E3OjBmMWQzZmZhYzlmNWE0ZWE2NTEzMjMwYzNjOGRjZmUzMjQ3Yzg5NDg0MmEzMDUzZTUxMGU0MDY1N2RiNmFmYmM6cDpGOkY" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg362.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0N2FkOjU0Njc5NjU5OTc2OTcyZDdmNTZlYTY4MWYzYzRiYTUzOTBmYWRjMDkyZjZhMTJhZTdmZDVmODU4MWM4ZGI3Zjg6cDpGOkY" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pUbns/priced/hsr25.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplN2ZkOjBmZjNiMzI4Y2JkMzRjZGRkZThlODQ3YTIzMGUxZjVlNmQ4MjQxOTk2NTQzZGJlNzE5M2RhMDYyYWVjNjkzY2Q6cDpGOkY" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/managing/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo4OTg1OmIxMDAxZmE3ZTkwNjNjZDQwZTI3M2ViYzc3ZTgxZWUwNWE4YjY3ODMxZDcyZjg5NzZkYjZjYjNlMzU0N2VhMjU6cDpGOkY" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/work-equipment-machinery/puwer.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzozZmJmOmE4MjMxNGFkM2M0Y2RiN2NhNzE4YzU4ODc2MTI1ZWIyNzk2NWI5YWY4Y2Y3ODgzOTk5NzA4MjAzNDZhYWQwZGM6cDpGOkY" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/books/l23.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0NzRmOmI5MGFlNWU1YWQzZDM1YmZmNTZlZWQ0MWY2MTRkOTk0MmVhZGYwZDM1NGM0MDljOTEyMDg5ZTVkZTkzNjNjOWU6cDpGOkY" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg244.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoxYjVmOjNkZjcxYmY2NWQ4YWEyNTU4NDkwOWJlN2U5YzYyOTJmYTJhMzk4NWRkNTEwMjFkYzVlY2NlMjY5YjczZTZhZWY6cDpGOkY" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/ppe/ppe-regulations-2022.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpmN2JjOjE4YzQ1ZDZmMDg4OGQyNzZkYTU5MjQ1ODA1MDJkNzZjZDJhZGY5OTRjOGQzZDc2NTkwYWEwYzFmYzNlMWUwOWE6cDpGOkY" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/priced/l26.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzozMTRkOmNmYTJiNGFkMzRkZDAzYzQxNGU0NWRkMmUyZWEyOWQ4ODI3ZjZjNGQ4MTUxMmYwYTFjZWVmMWMxY2I3NGFmNTQ6cDpGOkY" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.legislation.gov.uk/uksi/2005/1541/2021-10-01/data.xht?view=snippet&amp;wrap=true___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplNTZiOjhlMjg2MDA2OWE4ZmQ5OWRkZjA2NDJhZjZjNTRlNmNkYzAwNTNjMTEwNTQxMzc3NzY2NDA1ZGMyNDgwYzE4YmQ6cDpGOkY" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/construction/cdm/2015/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzphMjAwOmQ5ZGE3NzdmYWMyZDVjODM4YTNmYTcxN2ZkYzlmZTFlOGM3MTNmZDg3NWM2ODQ4MTM3NmNhNDczNTYzNDRlYzI6cDpGOkY" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg401.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo4MTZmOjgyNmE5NjE5OGU2NmM3NmFmNGIzOWE3NDdkOTIxNDMyNmQyNWJiYjhhZDFkYzUyYTI5YWE0YjQ1N2E3MDk5M2U6cDpGOkY" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo1YmFiOmEwMjA0ODA3YjBiMjcwYTkxYjRlOTZiNjRmZGE2MzY3ODFmNTNkM2UzMzk0ZGZkZmQyOTk5MGY0NDZkYmQzZDg6cDpGOkY" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@mitskills.com" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/stress/mental-health.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpkYjRlOjQ0MzQ5NzhmNTAxYzI2NDA1Y2IzZjAyODBmMzZmOWIyNTdkY2ViMjc3MzViMTE2MzI4ZmUxMDAxZTQ3NDg3MmM6cDpGOkY" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/publications/apprenticeships-off-the-job-training___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoxYTM0OmNkZjA3MzAwYWExNmU2Y2JiNTFiYTk3Y2FjMGZlYzYwNGEwMzVhYmI4NTEzYzliNTc1OWQyODBmN2Q1ZDBlZjg6cDpGOkY" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GDPR@mitskills.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/manage-apprenticeship-funds___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplODQ2OjlmOGYxZDYyZjllOTU0YTNlMDcwYzQ1ZjMyMWE3MTI2Y2M1OWQzMGRhZWI2OGRlYzgwY2UyOGQ0NjA4NWI2MDE6cDpGOkY" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/work-equipment-machinery/puwer.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzozZmJmOmE4MjMxNGFkM2M0Y2RiN2NhNzE4YzU4ODc2MTI1ZWIyNzk2NWI5YWY4Y2Y3ODgzOTk5NzA4MjAzNDZhYWQwZGM6cDpGOkY" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo1YmFiOmEwMjA0ODA3YjBiMjcwYTkxYjRlOTZiNjRmZGE2MzY3ODFmNTNkM2UzMzk0ZGZkZmQyOTk5MGY0NDZkYmQzZDg6cDpGOkY" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.gov.uk/guidance/manage-apprenticeship-funds___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplODQ2OjlmOGYxZDYyZjllOTU0YTNlMDcwYzQ1ZjMyMWE3MTI2Y2M1OWQzMGRhZWI2OGRlYzgwY2UyOGQ0NjA4NWI2MDE6cDpGOkY" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/collections/eu-settlement-scheme-employer-toolkit___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowZWIxOjg1NGMyYTYyZTljNGI0OTBlZmI3M2M5OWNhNzU1NGY0OGM5MjFjNzYyMzg3OTQ2NDg2MzUyYjIxMGFmNDgwODg6cDpGOkY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://help.apprenticeships.education.gov.uk/hc/en-gb/articles/360006713099-Apprenticeship-funding___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplZjlhOmIwY2NlMmExYTRhZTU1ZDE0YjA1NDQ3Zjc4MjQ3ZGY2MmE4MTk2ZmE4YmU5Y2FlYzIwMWUyYzhlNGYwMWU4Mjc6cDpGOkY" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pUbns/priced/hsr25.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplN2ZkOjBmZjNiMzI4Y2JkMzRjZGRkZThlODQ3YTIzMGUxZjVlNmQ4MjQxOTk2NTQzZGJlNzE5M2RhMDYyYWVjNjkzY2Q6cDpGOkY" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/ppe/ppe-regulations-2022.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpmN2JjOjE4YzQ1ZDZmMDg4OGQyNzZkYTU5MjQ1ODA1MDJkNzZjZDJhZGY5OTRjOGQzZDc2NTkwYWEwYzFmYzNlMWUwOWE6cDpGOkY" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/construction/cdm/2015/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzphMjAwOmQ5ZGE3NzdmYWMyZDVjODM4YTNmYTcxN2ZkYzlmZTFlOGM3MTNmZDg3NWM2ODQ4MTM3NmNhNDczNTYzNDRlYzI6cDpGOkY" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/incentive-payments-for-hiring-a-new-apprentice___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo1MDY1OjQ3OTM0YzM2Mzk2ZjNkYzM5ZTYyOThiZWIzNzdjZTdhMzA4MDRiNDZmYzAxOWIzZjJmODlkZTU5YjA2OGExZjk6cDpGOkY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.gov.uk/government/publications/work-based-learners-and-the-prevent-statutory-duty___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo2ZjIyOjRjZDkzNGRhMjc3N2NiMTljZjJjNzRiNTcyNDg3YzdiMDk0NWM5OGIwOTdkNjEzMzYxOGE4ZDE4NzdkYzAyMWI6cDpGOkY" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/government/publications/work-based-learners-and-the-prevent-statutory-duty___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo2ZjIyOjRjZDkzNGRhMjc3N2NiMTljZjJjNzRiNTcyNDg3YzdiMDk0NWM5OGIwOTdkNjEzMzYxOGE4ZDE4NzdkYzAyMWI6cDpGOkY" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.gov.uk/employing-an-apprentice/get-funding___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowODMxOjA0MDBiMTVhMGNkNTdlZDg5OGRhMDYxMTlkY2E5YTI0ZjA2OTkxZDU1YzQyYzM4NWQzMWRhYWM1NzMxYWE5YTY6cDpGOkY" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.hse.gov.uk/managing/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo4OTg1OmIxMDAxZmE3ZTkwNjNjZDQwZTI3M2ViYzc3ZTgxZWUwNWE4YjY3ODMxZDcyZjg5NzZkYjZjYjNlMzU0N2VhMjU6cDpGOkY" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/books/l23.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0NzRmOmI5MGFlNWU1YWQzZDM1YmZmNTZlZWQ0MWY2MTRkOTk0MmVhZGYwZDM1NGM0MDljOTEyMDg5ZTVkZTkzNjNjOWU6cDpGOkY" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@mitskills.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/coshh/basics/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzphY2E3OjBmMWQzZmZhYzlmNWE0ZWE2NTEzMjMwYzNjOGRjZmUzMjQ3Yzg5NDg0MmEzMDUzZTUxMGU0MDY1N2RiNmFmYmM6cDpGOkY" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/national-minimum-wage-rates___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0ODE3OjNiY2Y3NWFiODRiNTIzMjE2YmIwZTk1OGI5NzZiMDA2YzNiNjY2NGVjOGU0OTc5ODliNmI3YTRjYjNjNmFkOGM6cDpGOkY" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.hse.gov.uk/pubns/indg244.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoxYjVmOjNkZjcxYmY2NWQ4YWEyNTU4NDkwOWJlN2U5YzYyOTJmYTJhMzk4NWRkNTEwMjFkYzVlY2NlMjY5YjczZTZhZWY6cDpGOkY" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://mitskills.com/policy-documents/___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoyNjZlOjE4NjdkNzViMDQ5NzhlYTYxZjZhNGI0ZjRhYzczNDQ1ZGZmYjM1M2Q4YjkzOTI4YzRkMTcyNzM1MDk2ZDEzNTQ6cDpGOkY" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/priced/l26.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzozMTRkOmNmYTJiNGFkMzRkZDAzYzQxNGU0NWRkMmUyZWEyOWQ4ODI3ZjZjNGQ4MTUxMmYwYTFjZWVmMWMxY2I3NGFmNTQ6cDpGOkY" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/manage-apprenticeship-funds___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplODQ2OjlmOGYxZDYyZjllOTU0YTNlMDcwYzQ1ZjMyMWE3MTI2Y2M1OWQzMGRhZWI2OGRlYzgwY2UyOGQ0NjA4NWI2MDE6cDpGOkY" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/managing/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo4OTg1OmIxMDAxZmE3ZTkwNjNjZDQwZTI3M2ViYzc3ZTgxZWUwNWE4YjY3ODMxZDcyZjg5NzZkYjZjYjNlMzU0N2VhMjU6cDpGOkY" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg401.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo4MTZmOjgyNmE5NjE5OGU2NmM3NmFmNGIzOWE3NDdkOTIxNDMyNmQyNWJiYjhhZDFkYzUyYTI5YWE0YjQ1N2E3MDk5M2U6cDpGOkY" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GDPR@mitskills.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/employing-an-apprentice___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowYzA4OjA0MDA2YjhhYWNhNmM4MDlhYWQ2ZDhlMjk1YmY3YzRhMzVkNjVmZGNiZTI1NDRhNDBhYTU4OGY4MTU2ZGQ0N2I6cDpGOkY" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/employing-an-apprentice/get-funding___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzowODMxOjA0MDBiMTVhMGNkNTdlZDg5OGRhMDYxMTlkY2E5YTI0ZjA2OTkxZDU1YzQyYzM4NWQzMWRhYWM1NzMxYWE5YTY6cDpGOkY" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg244.pdf___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzoxYjVmOjNkZjcxYmY2NWQ4YWEyNTU4NDkwOWJlN2U5YzYyOTJmYTJhMzk4NWRkNTEwMjFkYzVlY2NlMjY5YjczZTZhZWY6cDpGOkY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/check-job-applicant-right-to-work___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpkYTczOjk5YjEzNmZhZGM0Y2YzNTA3Y2IzZDUwNDNiM2FhNWFlZDVlOTgxOTVlMmM5NWM4MTkwOGM1ZmNhYzU1NzdhYzM6cDpGOkY" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.hse.gov.uk/index.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo1YmFiOmEwMjA0ODA3YjBiMjcwYTkxYjRlOTZiNjRmZGE2MzY3ODFmNTNkM2UzMzk0ZGZkZmQyOTk5MGY0NDZkYmQzZDg6cDpGOkY" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.hse.gov.uk/pubns/indg362.htm___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6Nzo0N2FkOjU0Njc5NjU5OTc2OTcyZDdmNTZlYTY4MWYzYzRiYTUzOTBmYWRjMDkyZjZhMTJhZTdmZDVmODU4MWM4ZGI3Zjg6cDpGOkY" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.legislation.gov.uk/uksi/2005/1541/2021-10-01/data.xht?view=snippet&amp;wrap=true___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzplNTZiOjhlMjg2MDA2OWE4ZmQ5OWRkZjA2NDJhZjZjNTRlNmNkYzAwNTNjMTEwNTQxMzc3NzY2NDA1ZGMyNDgwYzE4YmQ6cDpGOkY" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https:/www.gov.uk/check-job-applicant-right-to-work___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpkYTczOjk5YjEzNmZhZGM0Y2YzNTA3Y2IzZDUwNDNiM2FhNWFlZDVlOTgxOTVlMmM5NWM4MTkwOGM1ZmNhYzU1NzdhYzM6cDpGOkY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r02/___https://www.gov.uk/guidance/apprenticeship-funding-rules___.YzJlOm1pdHNraWxsczE6YzpvZmZpY2UzNjVfZW1haWxzX2F0dGFjaG1lbnQ6MzUyMDFjNTczZmM0NmU2MGFkM2FmNjczOGI3NDYyZDI6NzpjYTNiOjNkNDE1NDBiZWNiYWQ3OTQ4YWRhZDc3ZmM4ZjI4NTJlMDM3YzczY2YyZWE5MTkwZjVlNDFjYzQ2YjEzN2ExNzM6cDpGOkY" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Droplet">
   <a:themeElements>
     <a:clrScheme name="Droplet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="355071"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="AABED7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="2FA3EE"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="4BCAAD"/>
       </a:accent2>
       <a:accent3>
@@ -9776,66 +10199,78 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="92000"/>
                 <a:satMod val="140000"/>
                 <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Droplet" id="{8984A317-299A-4E50-B45D-BFC9EDE2337A}" vid="{A633B6A3-9E7F-4C10-9C98-2517A3134361}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006A0F4F5F1DCC4247944FE49F696C61CD" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a6789d25375086e720592a14d56c3eb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3f242cd8-f978-4168-a082-e39bab0e85bb" xmlns:ns3="74407fdb-abc1-44f3-8bea-4b9e07d56a44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45051ab7384bd8320f377ae031e8100e" ns2:_="" ns3:_="">
     <xsd:import namespace="3f242cd8-f978-4168-a082-e39bab0e85bb"/>
     <xsd:import namespace="74407fdb-abc1-44f3-8bea-4b9e07d56a44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -9982,124 +10417,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0B442E9-0C46-4EE6-AC85-0A39DF9B313D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{450CC866-7A43-4761-9E87-3092EFC15D26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F13D346-4A4D-4899-BAC7-BF26061A50BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3f242cd8-f978-4168-a082-e39bab0e85bb"/>
     <ds:schemaRef ds:uri="74407fdb-abc1-44f3-8bea-4b9e07d56a44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3768</Words>
-  <Characters>21481</Characters>
+  <Words>4861</Words>
+  <Characters>27709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>230</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25199</CharactersWithSpaces>
+  <CharactersWithSpaces>32505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Claire Clark</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006A0F4F5F1DCC4247944FE49F696C61CD</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
+    <vt:lpwstr>9b3e2398-4f36-4ccd-a3d3-111629f34fd6</vt:lpwstr>
+  </property>
 </Properties>
 </file>